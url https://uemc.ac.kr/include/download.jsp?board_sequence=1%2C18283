--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -7,74 +7,85 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\EMCU\Desktop\Work\15. 외래일정\1. 월간 게시용 외래일정\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10119F45-8E0D-4ACC-A359-D054C742F47A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D86D1CE3-D2D2-4700-91FB-A0A35402550E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="외래진료시간표" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">외래진료시간표!$A$1:$O$127</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">외래진료시간표!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="386">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="787" uniqueCount="379">
   <si>
     <t>화</t>
   </si>
   <si>
     <t>수</t>
   </si>
   <si>
     <t>금</t>
   </si>
   <si>
     <t>오전</t>
   </si>
   <si>
     <t>오후</t>
   </si>
   <si>
     <t>●</t>
   </si>
   <si>
     <t>위치</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>목</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -945,110 +956,100 @@
     <t>위장관외과
 (☎ 2769)</t>
   </si>
   <si>
     <t>혈관이식외과
 (☎ 2769)</t>
   </si>
   <si>
     <t>중환자의학과
 (☎ 2769)</t>
   </si>
   <si>
     <t>정신건강의학과 
 (☎ 2379)</t>
   </si>
   <si>
     <t xml:space="preserve">신경과
 (☎ 2729)  </t>
   </si>
   <si>
     <t>신경외과
 (뇌신경센터)
 (☎ 2730)</t>
   </si>
   <si>
-    <t>정형외과
-[...2 lines deleted...]
-  <si>
     <t>심장혈관흉부외과
 (☎ 2230)</t>
   </si>
   <si>
     <t>안과
 (☎ 2429)</t>
   </si>
   <si>
     <t>이비인후과
 (☎ 2449)</t>
   </si>
   <si>
     <t>피부과
 (☎ 2359)</t>
   </si>
   <si>
     <t>재활의학과
 (☎ 2849)</t>
   </si>
   <si>
     <t>치과
 (☎ 2349)</t>
   </si>
   <si>
     <t>가정의학과
 (☎ 2339)</t>
   </si>
   <si>
     <t>비뇨의학과
 (☎ 2389)</t>
   </si>
   <si>
     <t>방사선종양학과 
 (☎ 2679)</t>
   </si>
   <si>
     <t>핵의학과
 (☎ 2669)</t>
   </si>
   <si>
     <t>본관 2층</t>
   </si>
   <si>
     <t>본관 1층</t>
   </si>
   <si>
     <t>본관 지하1층</t>
   </si>
   <si>
     <t>본관 지하2층</t>
-  </si>
-[...4 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이중식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>비뇨기계 종양(전립선, 신장, 방광), 배뇨장애, 전립선 질환, 로봇/최소침습수술, 
 내시경수술, 요로결석, 여성 요실금, 남성난임</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김건석</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김호중</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>폐암, COPD, 만성기침, 결핵</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -1540,169 +1541,145 @@
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="minor"/>
       </rPr>
       <t>(휴직)</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박재민</t>
   </si>
   <si>
     <t>대사증후군, 골다공증, 비만, 만성질환 관리, 건강증진, 예방접종</t>
   </si>
   <si>
     <t>임정선</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>본관 2층
-[...3 lines deleted...]
-  <si>
     <t>비만, 대사증후군, 만성질환관리, 예방접종, 암 생존자 건강관리 / 만 18세 이상</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 당뇨클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t xml:space="preserve">의정부을지대학교병원 외래 진료시간표 (5/1 ~ 5/31)          </t>
-[...2 lines deleted...]
-  <si>
     <t>●
 매월1,3주(초진)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-5/2</t>
-[...23 lines deleted...]
-    <t>★
 매주</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>본관 1층
 (유방암센터)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김재준</t>
   </si>
   <si>
     <t>일반소화기</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이희욱</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t>뇌혈관질환, 혈관내치료, 두부외상</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>★
-5/23</t>
+7/11</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-5/23, 5/30</t>
+7/25</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-5/2</t>
+7/4, 7/25</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-5/9</t>
+7/18</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-5/23</t>
+7/4</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">의정부을지대학교병원 외래 진료시간표 (7/1 ~ 7/31)          </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>신경외과
+(척추관절센터) 
+(☎ 2759)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>정형외과
+(☎ 2829)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-5/16</t>
+7/11, 7/18, 7/25</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-5/9, 5/23</t>
+7/11, 7/25</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-5/30</t>
-[...8 lines deleted...]
-    <t>뇌혈관질환, 혈관내치료, 두부외상</t>
+7/4, 7/11</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="mm&quot;월&quot;\ dd&quot;일&quot;"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
@@ -3229,51 +3206,51 @@
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="428">
+  <cellXfs count="426">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3725,53 +3702,50 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4374,188 +4348,185 @@
     <xf numFmtId="0" fontId="19" fillId="3" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="77" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="94" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="95" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="표준 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="표준 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="표준 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="하이퍼링크" xfId="2" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -4846,4163 +4817,4160 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q130"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane xSplit="3" ySplit="4" topLeftCell="D77" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.375" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.25" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="12" width="12.125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.375" style="2" customWidth="1"/>
     <col min="14" max="14" width="14" style="15" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="58.625" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="18" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="414" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="414"/>
+      <c r="A1" s="400" t="s">
+        <v>373</v>
+      </c>
+      <c r="B1" s="400"/>
+      <c r="C1" s="400"/>
+      <c r="D1" s="400"/>
+      <c r="E1" s="400"/>
+      <c r="F1" s="400"/>
+      <c r="G1" s="400"/>
+      <c r="H1" s="400"/>
+      <c r="I1" s="400"/>
+      <c r="J1" s="400"/>
+      <c r="K1" s="400"/>
+      <c r="L1" s="400"/>
+      <c r="M1" s="400"/>
+      <c r="N1" s="400"/>
+      <c r="O1" s="400"/>
     </row>
     <row r="2" spans="1:17" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="424" t="s">
+      <c r="A2" s="410" t="s">
         <v>207</v>
       </c>
-      <c r="B2" s="424"/>
-[...12 lines deleted...]
-      <c r="O2" s="424"/>
+      <c r="B2" s="410"/>
+      <c r="C2" s="410"/>
+      <c r="D2" s="410"/>
+      <c r="E2" s="410"/>
+      <c r="F2" s="410"/>
+      <c r="G2" s="410"/>
+      <c r="H2" s="410"/>
+      <c r="I2" s="410"/>
+      <c r="J2" s="410"/>
+      <c r="K2" s="410"/>
+      <c r="L2" s="410"/>
+      <c r="M2" s="410"/>
+      <c r="N2" s="410"/>
+      <c r="O2" s="410"/>
       <c r="P2" s="19"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="415" t="s">
+      <c r="A3" s="401" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="421" t="s">
+      <c r="B3" s="407" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="419" t="s">
+      <c r="C3" s="405" t="s">
         <v>59</v>
       </c>
-      <c r="D3" s="415" t="s">
+      <c r="D3" s="401" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="416"/>
-      <c r="F3" s="415" t="s">
+      <c r="E3" s="402"/>
+      <c r="F3" s="401" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="416"/>
-      <c r="H3" s="415" t="s">
+      <c r="G3" s="402"/>
+      <c r="H3" s="401" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="416"/>
-      <c r="J3" s="415" t="s">
+      <c r="I3" s="402"/>
+      <c r="J3" s="401" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="416"/>
-      <c r="L3" s="415" t="s">
+      <c r="K3" s="402"/>
+      <c r="L3" s="401" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="416"/>
+      <c r="M3" s="402"/>
       <c r="N3" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="O3" s="417" t="s">
+      <c r="O3" s="403" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="423"/>
-[...1 lines deleted...]
-      <c r="C4" s="420"/>
+      <c r="A4" s="409"/>
+      <c r="B4" s="408"/>
+      <c r="C4" s="406"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="N4" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="O4" s="418"/>
+      <c r="O4" s="404"/>
     </row>
     <row r="5" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="410" t="s">
+      <c r="A5" s="411" t="s">
         <v>208</v>
       </c>
-      <c r="B5" s="401" t="s">
-        <v>238</v>
+      <c r="B5" s="413" t="s">
+        <v>237</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="194"/>
+      <c r="D5" s="193"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="195"/>
+      <c r="F5" s="194"/>
       <c r="G5" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="H5" s="194" t="s">
+      <c r="H5" s="193" t="s">
         <v>47</v>
       </c>
       <c r="I5" s="21"/>
-      <c r="J5" s="195" t="s">
+      <c r="J5" s="194" t="s">
         <v>47</v>
       </c>
       <c r="K5" s="22"/>
-      <c r="L5" s="194"/>
+      <c r="L5" s="193"/>
       <c r="M5" s="21"/>
-      <c r="N5" s="248"/>
-      <c r="O5" s="198" t="s">
+      <c r="N5" s="247"/>
+      <c r="O5" s="197" t="s">
         <v>92</v>
       </c>
       <c r="P5" s="11"/>
       <c r="Q5" s="11"/>
     </row>
     <row r="6" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="411"/>
-      <c r="B6" s="402"/>
+      <c r="A6" s="412"/>
+      <c r="B6" s="414"/>
       <c r="C6" s="121" t="s">
         <v>48</v>
       </c>
       <c r="D6" s="20"/>
       <c r="E6" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="F6" s="241"/>
+      <c r="F6" s="240"/>
       <c r="G6" s="52" t="s">
         <v>156</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="55"/>
-      <c r="J6" s="241"/>
+      <c r="J6" s="240"/>
       <c r="K6" s="23"/>
       <c r="L6" s="20" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="24"/>
       <c r="N6" s="28"/>
-      <c r="O6" s="196" t="s">
+      <c r="O6" s="195" t="s">
         <v>134</v>
       </c>
       <c r="P6" s="11"/>
       <c r="Q6" s="11"/>
     </row>
     <row r="7" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="411"/>
-      <c r="B7" s="402"/>
+      <c r="A7" s="412"/>
+      <c r="B7" s="414"/>
       <c r="C7" s="121" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="20"/>
       <c r="E7" s="24"/>
-      <c r="F7" s="241" t="s">
+      <c r="F7" s="240" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="52"/>
       <c r="H7" s="20"/>
       <c r="I7" s="55"/>
-      <c r="J7" s="241"/>
+      <c r="J7" s="240"/>
       <c r="K7" s="23" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="20"/>
       <c r="M7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="N7" s="28"/>
-      <c r="O7" s="196" t="s">
+      <c r="O7" s="195" t="s">
         <v>135</v>
       </c>
       <c r="P7" s="11"/>
       <c r="Q7" s="11"/>
     </row>
     <row r="8" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="411"/>
-[...1 lines deleted...]
-      <c r="C8" s="327" t="s">
+      <c r="A8" s="412"/>
+      <c r="B8" s="414"/>
+      <c r="C8" s="326" t="s">
         <v>204</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>47</v>
       </c>
       <c r="E8" s="24"/>
-      <c r="F8" s="241" t="s">
+      <c r="F8" s="240" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="52"/>
       <c r="H8" s="20"/>
       <c r="I8" s="55"/>
-      <c r="J8" s="241"/>
+      <c r="J8" s="240"/>
       <c r="K8" s="23" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="20" t="s">
         <v>47</v>
       </c>
       <c r="M8" s="24"/>
       <c r="N8" s="28"/>
-      <c r="O8" s="196" t="s">
+      <c r="O8" s="195" t="s">
         <v>206</v>
       </c>
       <c r="P8" s="11"/>
       <c r="Q8" s="11"/>
     </row>
     <row r="9" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="411"/>
-[...4 lines deleted...]
-      <c r="D9" s="375" t="s">
+      <c r="A9" s="412"/>
+      <c r="B9" s="414"/>
+      <c r="C9" s="326" t="s">
+        <v>364</v>
+      </c>
+      <c r="D9" s="374" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="66"/>
-      <c r="F9" s="376"/>
-[...5 lines deleted...]
-      <c r="J9" s="376" t="s">
+      <c r="F9" s="375"/>
+      <c r="G9" s="376"/>
+      <c r="H9" s="374" t="s">
+        <v>47</v>
+      </c>
+      <c r="I9" s="377"/>
+      <c r="J9" s="375" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="155"/>
-      <c r="L9" s="375"/>
+      <c r="L9" s="374"/>
       <c r="M9" s="66"/>
-      <c r="N9" s="379"/>
-[...1 lines deleted...]
-        <v>257</v>
+      <c r="N9" s="378"/>
+      <c r="O9" s="227" t="s">
+        <v>255</v>
       </c>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
     </row>
     <row r="10" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="411"/>
-[...6 lines deleted...]
-      <c r="F10" s="267"/>
+      <c r="A10" s="412"/>
+      <c r="B10" s="414"/>
+      <c r="C10" s="345" t="s">
+        <v>366</v>
+      </c>
+      <c r="D10" s="255"/>
+      <c r="E10" s="261"/>
+      <c r="F10" s="266"/>
       <c r="G10" s="161"/>
-      <c r="H10" s="268"/>
-[...3 lines deleted...]
-      <c r="J10" s="267"/>
+      <c r="H10" s="267"/>
+      <c r="I10" s="261" t="s">
+        <v>5</v>
+      </c>
+      <c r="J10" s="266"/>
       <c r="K10" s="161"/>
-      <c r="L10" s="268"/>
-[...3 lines deleted...]
-        <v>374</v>
+      <c r="L10" s="267"/>
+      <c r="M10" s="261"/>
+      <c r="N10" s="268"/>
+      <c r="O10" s="199" t="s">
+        <v>365</v>
       </c>
       <c r="P10" s="11"/>
       <c r="Q10" s="11"/>
     </row>
     <row r="11" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="392" t="s">
+      <c r="A11" s="394" t="s">
         <v>209</v>
       </c>
-      <c r="B11" s="412" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="291" t="s">
+      <c r="B11" s="385" t="s">
+        <v>237</v>
+      </c>
+      <c r="C11" s="290" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="32"/>
       <c r="E11" s="24"/>
       <c r="F11" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G11" s="52" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="H11" s="32"/>
       <c r="I11" s="20" t="s">
         <v>5</v>
       </c>
       <c r="J11" s="33" t="s">
         <v>5</v>
       </c>
       <c r="K11" s="23"/>
       <c r="L11" s="32"/>
       <c r="M11" s="24"/>
       <c r="N11" s="34"/>
-      <c r="O11" s="196" t="s">
+      <c r="O11" s="195" t="s">
         <v>121</v>
       </c>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
     </row>
     <row r="12" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="393"/>
-[...1 lines deleted...]
-      <c r="C12" s="292" t="s">
+      <c r="A12" s="391"/>
+      <c r="B12" s="386"/>
+      <c r="C12" s="291" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="27"/>
       <c r="E12" s="25"/>
       <c r="F12" s="35"/>
       <c r="G12" s="26" t="s">
         <v>47</v>
       </c>
       <c r="H12" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="I12" s="336" t="s">
-        <v>262</v>
+      <c r="I12" s="335" t="s">
+        <v>260</v>
       </c>
       <c r="J12" s="36"/>
       <c r="K12" s="26"/>
       <c r="L12" s="27" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="25"/>
       <c r="N12" s="37"/>
-      <c r="O12" s="196" t="s">
+      <c r="O12" s="195" t="s">
         <v>121</v>
       </c>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
     </row>
     <row r="13" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="393"/>
-[...1 lines deleted...]
-      <c r="C13" s="293" t="s">
+      <c r="A13" s="391"/>
+      <c r="B13" s="386"/>
+      <c r="C13" s="292" t="s">
         <v>60</v>
       </c>
       <c r="D13" s="27"/>
       <c r="E13" s="25" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="35" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="26"/>
-      <c r="H13" s="335" t="s">
-        <v>262</v>
+      <c r="H13" s="334" t="s">
+        <v>260</v>
       </c>
       <c r="I13" s="38"/>
       <c r="J13" s="35"/>
       <c r="K13" s="26" t="s">
         <v>47</v>
       </c>
       <c r="L13" s="27"/>
       <c r="M13" s="25"/>
       <c r="N13" s="40"/>
-      <c r="O13" s="196" t="s">
+      <c r="O13" s="195" t="s">
         <v>121</v>
       </c>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
     </row>
     <row r="14" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="393"/>
-[...1 lines deleted...]
-      <c r="C14" s="294" t="s">
+      <c r="A14" s="391"/>
+      <c r="B14" s="386"/>
+      <c r="C14" s="293" t="s">
         <v>87</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="30"/>
       <c r="F14" s="41"/>
       <c r="G14" s="31"/>
       <c r="H14" s="42"/>
       <c r="I14" s="42"/>
-      <c r="J14" s="223" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="337" t="s">
+      <c r="J14" s="222" t="s">
+        <v>260</v>
+      </c>
+      <c r="K14" s="336" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="29"/>
       <c r="M14" s="30" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="43"/>
-      <c r="O14" s="196" t="s">
+      <c r="O14" s="195" t="s">
         <v>122</v>
       </c>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
     </row>
     <row r="15" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="392" t="s">
+      <c r="A15" s="394" t="s">
         <v>210</v>
       </c>
-      <c r="B15" s="412" t="s">
-        <v>238</v>
+      <c r="B15" s="385" t="s">
+        <v>237</v>
       </c>
       <c r="C15" s="44" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="45"/>
       <c r="E15" s="21" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="46" t="s">
         <v>151</v>
       </c>
       <c r="G15" s="22"/>
       <c r="H15" s="45" t="s">
         <v>125</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="46" t="s">
         <v>5</v>
       </c>
       <c r="K15" s="22"/>
       <c r="L15" s="45"/>
       <c r="M15" s="21" t="s">
         <v>5</v>
       </c>
       <c r="N15" s="47" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="O15" s="198" t="s">
+        <v>372</v>
+      </c>
+      <c r="O15" s="197" t="s">
         <v>104</v>
       </c>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
     </row>
     <row r="16" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="393"/>
-[...1 lines deleted...]
-      <c r="C16" s="273" t="s">
+      <c r="A16" s="391"/>
+      <c r="B16" s="386"/>
+      <c r="C16" s="272" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="24"/>
       <c r="F16" s="33"/>
       <c r="G16" s="23" t="s">
         <v>5</v>
       </c>
       <c r="H16" s="32"/>
       <c r="I16" s="24" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="J16" s="33"/>
       <c r="K16" s="23" t="s">
         <v>5</v>
       </c>
       <c r="L16" s="32"/>
       <c r="M16" s="24"/>
       <c r="N16" s="48"/>
-      <c r="O16" s="196" t="s">
+      <c r="O16" s="195" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
     </row>
     <row r="17" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="393"/>
-[...1 lines deleted...]
-      <c r="C17" s="273" t="s">
+      <c r="A17" s="391"/>
+      <c r="B17" s="386"/>
+      <c r="C17" s="272" t="s">
         <v>85</v>
       </c>
       <c r="D17" s="156"/>
-      <c r="E17" s="329" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="330"/>
+      <c r="E17" s="328" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="329"/>
       <c r="G17" s="155" t="s">
         <v>5</v>
       </c>
       <c r="H17" s="156"/>
       <c r="I17" s="24"/>
-      <c r="J17" s="330" t="s">
+      <c r="J17" s="329" t="s">
         <v>5</v>
       </c>
       <c r="K17" s="155"/>
       <c r="L17" s="156" t="s">
         <v>5</v>
       </c>
-      <c r="M17" s="331"/>
-[...2 lines deleted...]
-        <v>248</v>
+      <c r="M17" s="330"/>
+      <c r="N17" s="331"/>
+      <c r="O17" s="195" t="s">
+        <v>246</v>
       </c>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
     </row>
     <row r="18" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="393"/>
-[...18 lines deleted...]
-      <c r="L18" s="229" t="s">
+      <c r="A18" s="391"/>
+      <c r="B18" s="386"/>
+      <c r="C18" s="346" t="s">
+        <v>244</v>
+      </c>
+      <c r="D18" s="228" t="s">
+        <v>262</v>
+      </c>
+      <c r="E18" s="229"/>
+      <c r="F18" s="230" t="s">
+        <v>262</v>
+      </c>
+      <c r="G18" s="182"/>
+      <c r="H18" s="228" t="s">
+        <v>47</v>
+      </c>
+      <c r="I18" s="261"/>
+      <c r="J18" s="230"/>
+      <c r="K18" s="182"/>
+      <c r="L18" s="228" t="s">
         <v>124</v>
       </c>
-      <c r="M18" s="232"/>
-[...2 lines deleted...]
-        <v>285</v>
+      <c r="M18" s="231"/>
+      <c r="N18" s="232"/>
+      <c r="O18" s="200" t="s">
+        <v>283</v>
       </c>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
     </row>
     <row r="19" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="390" t="s">
+      <c r="A19" s="388" t="s">
         <v>211</v>
       </c>
-      <c r="B19" s="381" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="295" t="s">
+      <c r="B19" s="382" t="s">
+        <v>237</v>
+      </c>
+      <c r="C19" s="294" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="49"/>
       <c r="E19" s="50"/>
       <c r="F19" s="51"/>
       <c r="G19" s="52" t="s">
         <v>47</v>
       </c>
       <c r="H19" s="32"/>
       <c r="I19" s="24"/>
       <c r="J19" s="33"/>
       <c r="K19" s="53"/>
       <c r="L19" s="54" t="s">
         <v>5</v>
       </c>
       <c r="M19" s="55"/>
       <c r="N19" s="56"/>
-      <c r="O19" s="196" t="s">
+      <c r="O19" s="195" t="s">
         <v>106</v>
       </c>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
     </row>
     <row r="20" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="406"/>
+      <c r="A20" s="390"/>
       <c r="B20" s="383"/>
-      <c r="C20" s="294" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="259"/>
+      <c r="C20" s="293" t="s">
+        <v>252</v>
+      </c>
+      <c r="D20" s="258"/>
       <c r="E20" s="162" t="s">
         <v>144</v>
       </c>
-      <c r="F20" s="260"/>
-[...4 lines deleted...]
-      <c r="I20" s="262"/>
+      <c r="F20" s="259"/>
+      <c r="G20" s="260"/>
+      <c r="H20" s="255" t="s">
+        <v>5</v>
+      </c>
+      <c r="I20" s="261"/>
       <c r="J20" s="160" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      <c r="M20" s="265"/>
+        <v>248</v>
+      </c>
+      <c r="K20" s="262"/>
+      <c r="L20" s="263"/>
+      <c r="M20" s="264"/>
       <c r="N20" s="87"/>
-      <c r="O20" s="201" t="s">
+      <c r="O20" s="200" t="s">
         <v>106</v>
       </c>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
     </row>
     <row r="21" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="391" t="s">
+      <c r="A21" s="389" t="s">
         <v>212</v>
       </c>
-      <c r="B21" s="382" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="273" t="s">
+      <c r="B21" s="384" t="s">
+        <v>237</v>
+      </c>
+      <c r="C21" s="272" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="59"/>
       <c r="E21" s="60" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="61"/>
       <c r="G21" s="62"/>
       <c r="H21" s="63"/>
       <c r="I21" s="64"/>
       <c r="J21" s="65"/>
       <c r="K21" s="62" t="s">
         <v>5</v>
       </c>
       <c r="L21" s="63" t="s">
         <v>5</v>
       </c>
       <c r="M21" s="66"/>
       <c r="N21" s="67"/>
-      <c r="O21" s="199" t="s">
+      <c r="O21" s="198" t="s">
         <v>107</v>
       </c>
       <c r="P21" s="11"/>
       <c r="Q21" s="11"/>
     </row>
     <row r="22" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="391"/>
-      <c r="B22" s="382"/>
+      <c r="A22" s="389"/>
+      <c r="B22" s="384"/>
       <c r="C22" s="127" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="68" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="69"/>
       <c r="F22" s="70"/>
       <c r="G22" s="39"/>
       <c r="H22" s="71"/>
       <c r="I22" s="69" t="s">
         <v>5</v>
       </c>
       <c r="J22" s="70" t="s">
         <v>5</v>
       </c>
       <c r="K22" s="39"/>
       <c r="L22" s="72"/>
       <c r="M22" s="25"/>
       <c r="N22" s="73"/>
-      <c r="O22" s="196" t="s">
+      <c r="O22" s="195" t="s">
         <v>93</v>
       </c>
       <c r="P22" s="13"/>
       <c r="Q22" s="11"/>
     </row>
     <row r="23" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="391"/>
-      <c r="B23" s="382"/>
+      <c r="A23" s="389"/>
+      <c r="B23" s="384"/>
       <c r="C23" s="127" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="27"/>
       <c r="E23" s="25"/>
       <c r="F23" s="74" t="s">
         <v>47</v>
       </c>
       <c r="G23" s="39"/>
       <c r="H23" s="75" t="s">
         <v>5</v>
       </c>
       <c r="I23" s="76"/>
       <c r="J23" s="77"/>
       <c r="K23" s="78"/>
       <c r="L23" s="79"/>
       <c r="M23" s="80" t="s">
         <v>5</v>
       </c>
       <c r="N23" s="81"/>
-      <c r="O23" s="196" t="s">
+      <c r="O23" s="195" t="s">
         <v>108</v>
       </c>
       <c r="P23" s="13"/>
       <c r="Q23" s="11"/>
     </row>
     <row r="24" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="391"/>
-      <c r="B24" s="382"/>
+      <c r="A24" s="389"/>
+      <c r="B24" s="384"/>
       <c r="C24" s="127" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="27"/>
       <c r="E24" s="25" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="74"/>
       <c r="G24" s="39" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="75" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="82"/>
       <c r="J24" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="K24" s="310"/>
+      <c r="K24" s="309"/>
       <c r="L24" s="79"/>
       <c r="M24" s="80"/>
       <c r="N24" s="81"/>
-      <c r="O24" s="196" t="s">
+      <c r="O24" s="195" t="s">
         <v>94</v>
       </c>
       <c r="P24" s="13"/>
       <c r="Q24" s="11"/>
     </row>
     <row r="25" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="406"/>
+      <c r="A25" s="390"/>
       <c r="B25" s="383"/>
-      <c r="C25" s="292" t="s">
+      <c r="C25" s="291" t="s">
         <v>175</v>
       </c>
-      <c r="D25" s="224"/>
-[...16 lines deleted...]
-      <c r="O25" s="239" t="s">
+      <c r="D25" s="223"/>
+      <c r="E25" s="282"/>
+      <c r="F25" s="283"/>
+      <c r="G25" s="308" t="s">
+        <v>47</v>
+      </c>
+      <c r="H25" s="228"/>
+      <c r="I25" s="229" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="170"/>
+      <c r="K25" s="182"/>
+      <c r="L25" s="311" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="254"/>
+      <c r="N25" s="312"/>
+      <c r="O25" s="238" t="s">
         <v>193</v>
       </c>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
     </row>
     <row r="26" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="390" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="A26" s="388" t="s">
+        <v>282</v>
+      </c>
+      <c r="B26" s="382" t="s">
+        <v>237</v>
       </c>
       <c r="C26" s="44" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="88" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="89" t="s">
         <v>47</v>
       </c>
-      <c r="F26" s="234" t="s">
+      <c r="F26" s="233" t="s">
         <v>47</v>
       </c>
       <c r="G26" s="22"/>
-      <c r="H26" s="177"/>
-      <c r="I26" s="311"/>
+      <c r="H26" s="176"/>
+      <c r="I26" s="310"/>
       <c r="J26" s="51" t="s">
         <v>5</v>
       </c>
       <c r="K26" s="23" t="s">
         <v>47</v>
       </c>
       <c r="L26" s="32"/>
       <c r="M26" s="24"/>
       <c r="N26" s="133"/>
-      <c r="O26" s="211" t="s">
+      <c r="O26" s="210" t="s">
         <v>109</v>
       </c>
       <c r="P26" s="11"/>
       <c r="Q26" s="11"/>
     </row>
     <row r="27" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="391"/>
-[...1 lines deleted...]
-      <c r="C27" s="293" t="s">
+      <c r="A27" s="389"/>
+      <c r="B27" s="384"/>
+      <c r="C27" s="292" t="s">
         <v>126</v>
       </c>
       <c r="D27" s="27"/>
       <c r="E27" s="149"/>
-      <c r="F27" s="235"/>
+      <c r="F27" s="234"/>
       <c r="G27" s="26"/>
-      <c r="H27" s="236" t="s">
+      <c r="H27" s="235" t="s">
         <v>137</v>
       </c>
       <c r="I27" s="149" t="s">
         <v>137</v>
       </c>
       <c r="J27" s="35"/>
-      <c r="K27" s="237"/>
+      <c r="K27" s="236"/>
       <c r="L27" s="27"/>
       <c r="M27" s="25"/>
-      <c r="N27" s="238"/>
-      <c r="O27" s="197" t="s">
+      <c r="N27" s="237"/>
+      <c r="O27" s="196" t="s">
         <v>127</v>
       </c>
       <c r="P27" s="11"/>
       <c r="Q27" s="11"/>
     </row>
     <row r="28" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="391"/>
-      <c r="B28" s="382"/>
+      <c r="A28" s="389"/>
+      <c r="B28" s="384"/>
       <c r="C28" s="121" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D28" s="27"/>
       <c r="E28" s="149"/>
-      <c r="F28" s="235" t="s">
+      <c r="F28" s="234" t="s">
         <v>5</v>
       </c>
       <c r="G28" s="26"/>
-      <c r="H28" s="236"/>
+      <c r="H28" s="235"/>
       <c r="I28" s="149" t="s">
         <v>5</v>
       </c>
       <c r="J28" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="K28" s="237"/>
+      <c r="K28" s="236"/>
       <c r="L28" s="27" t="s">
         <v>5</v>
       </c>
       <c r="M28" s="25"/>
-      <c r="N28" s="238"/>
-[...1 lines deleted...]
-        <v>305</v>
+      <c r="N28" s="237"/>
+      <c r="O28" s="210" t="s">
+        <v>303</v>
       </c>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
     </row>
     <row r="29" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="391"/>
-[...2 lines deleted...]
-        <v>307</v>
+      <c r="A29" s="389"/>
+      <c r="B29" s="384"/>
+      <c r="C29" s="355" t="s">
+        <v>305</v>
       </c>
       <c r="D29" s="143" t="s">
         <v>5</v>
       </c>
       <c r="E29" s="110" t="s">
         <v>5</v>
       </c>
-      <c r="F29" s="351"/>
+      <c r="F29" s="350"/>
       <c r="G29" s="115" t="s">
         <v>5</v>
       </c>
-      <c r="H29" s="352" t="s">
+      <c r="H29" s="351" t="s">
         <v>5</v>
       </c>
       <c r="I29" s="110"/>
       <c r="J29" s="84"/>
-      <c r="K29" s="353"/>
+      <c r="K29" s="352"/>
       <c r="L29" s="122" t="s">
         <v>5</v>
       </c>
       <c r="M29" s="110"/>
-      <c r="N29" s="354"/>
-[...1 lines deleted...]
-        <v>306</v>
+      <c r="N29" s="353"/>
+      <c r="O29" s="354" t="s">
+        <v>304</v>
       </c>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
     </row>
     <row r="30" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="92" t="s">
         <v>213</v>
       </c>
       <c r="B30" s="93" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="C30" s="297" t="s">
+        <v>238</v>
+      </c>
+      <c r="C30" s="296" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="94"/>
       <c r="E30" s="95"/>
       <c r="F30" s="96" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="97" t="s">
         <v>47</v>
       </c>
       <c r="H30" s="98"/>
       <c r="I30" s="95"/>
       <c r="J30" s="99"/>
       <c r="K30" s="100"/>
       <c r="L30" s="101" t="s">
         <v>5</v>
       </c>
       <c r="M30" s="95" t="s">
         <v>47</v>
       </c>
       <c r="N30" s="102"/>
-      <c r="O30" s="202" t="s">
+      <c r="O30" s="201" t="s">
         <v>110</v>
       </c>
       <c r="P30" s="14"/>
       <c r="Q30" s="11"/>
     </row>
     <row r="31" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="390" t="s">
+      <c r="A31" s="388" t="s">
         <v>214</v>
       </c>
-      <c r="B31" s="401" t="s">
-        <v>238</v>
+      <c r="B31" s="413" t="s">
+        <v>237</v>
       </c>
       <c r="C31" s="44" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="D31" s="315" t="s">
+        <v>328</v>
+      </c>
+      <c r="D31" s="314" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="103" t="s">
         <v>5</v>
       </c>
       <c r="F31" s="104" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="G31" s="105"/>
-      <c r="H31" s="106" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="106"/>
       <c r="I31" s="103" t="s">
-        <v>5</v>
+        <v>47</v>
       </c>
       <c r="J31" s="107"/>
       <c r="K31" s="108"/>
       <c r="L31" s="106" t="s">
         <v>5</v>
       </c>
       <c r="M31" s="103"/>
       <c r="N31" s="109"/>
-      <c r="O31" s="203" t="s">
-        <v>331</v>
+      <c r="O31" s="202" t="s">
+        <v>329</v>
       </c>
       <c r="P31" s="13"/>
       <c r="Q31" s="11"/>
     </row>
     <row r="32" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="391"/>
-[...4 lines deleted...]
-      <c r="D32" s="316"/>
+      <c r="A32" s="389"/>
+      <c r="B32" s="414"/>
+      <c r="C32" s="272" t="s">
+        <v>333</v>
+      </c>
+      <c r="D32" s="315"/>
       <c r="E32" s="64"/>
       <c r="F32" s="61"/>
       <c r="G32" s="62" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="H32" s="86"/>
+        <v>335</v>
+      </c>
+      <c r="H32" s="86" t="s">
+        <v>47</v>
+      </c>
       <c r="I32" s="64"/>
       <c r="J32" s="65" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="K32" s="316"/>
       <c r="L32" s="86" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="M32" s="64"/>
       <c r="N32" s="34"/>
-      <c r="O32" s="203" t="s">
-        <v>350</v>
+      <c r="O32" s="202" t="s">
+        <v>348</v>
       </c>
       <c r="P32" s="13"/>
       <c r="Q32" s="11"/>
     </row>
     <row r="33" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="391"/>
-[...4 lines deleted...]
-      <c r="D33" s="316"/>
+      <c r="A33" s="389"/>
+      <c r="B33" s="423"/>
+      <c r="C33" s="305" t="s">
+        <v>334</v>
+      </c>
+      <c r="D33" s="315"/>
       <c r="E33" s="64"/>
       <c r="F33" s="61"/>
       <c r="G33" s="62"/>
       <c r="H33" s="86"/>
       <c r="I33" s="64"/>
       <c r="J33" s="65" t="s">
-        <v>337</v>
-[...4 lines deleted...]
-      <c r="L33" s="318"/>
+        <v>335</v>
+      </c>
+      <c r="K33" s="316" t="s">
+        <v>5</v>
+      </c>
+      <c r="L33" s="317"/>
       <c r="M33" s="64"/>
       <c r="N33" s="34"/>
-      <c r="O33" s="203" t="s">
-        <v>341</v>
+      <c r="O33" s="202" t="s">
+        <v>339</v>
       </c>
       <c r="P33" s="13"/>
       <c r="Q33" s="11"/>
     </row>
     <row r="34" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="406"/>
-      <c r="B34" s="348" t="s">
+      <c r="A34" s="390"/>
+      <c r="B34" s="347" t="s">
+        <v>276</v>
+      </c>
+      <c r="C34" s="348" t="s">
+        <v>277</v>
+      </c>
+      <c r="D34" s="315" t="s">
         <v>278</v>
       </c>
-      <c r="C34" s="349" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="64" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F34" s="61"/>
       <c r="G34" s="62"/>
       <c r="H34" s="86"/>
       <c r="I34" s="64"/>
       <c r="J34" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="K34" s="317" t="s">
-[...2 lines deleted...]
-      <c r="L34" s="318"/>
+      <c r="K34" s="316" t="s">
+        <v>279</v>
+      </c>
+      <c r="L34" s="317"/>
       <c r="M34" s="64"/>
       <c r="N34" s="34"/>
-      <c r="O34" s="203" t="s">
-        <v>282</v>
+      <c r="O34" s="202" t="s">
+        <v>280</v>
       </c>
       <c r="P34" s="13"/>
       <c r="Q34" s="11"/>
     </row>
     <row r="35" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="384" t="s">
+      <c r="A35" s="396" t="s">
         <v>215</v>
       </c>
-      <c r="B35" s="387" t="s">
-        <v>239</v>
+      <c r="B35" s="398" t="s">
+        <v>238</v>
       </c>
       <c r="C35" s="44" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="136" t="s">
         <v>123</v>
       </c>
       <c r="E35" s="137" t="s">
         <v>5</v>
       </c>
       <c r="F35" s="107"/>
       <c r="G35" s="105"/>
       <c r="H35" s="136" t="s">
         <v>152</v>
       </c>
       <c r="I35" s="103"/>
       <c r="J35" s="107" t="s">
         <v>5</v>
       </c>
       <c r="K35" s="105" t="s">
         <v>123</v>
       </c>
       <c r="L35" s="136"/>
       <c r="M35" s="103"/>
       <c r="N35" s="109"/>
-      <c r="O35" s="198" t="s">
+      <c r="O35" s="197" t="s">
         <v>111</v>
       </c>
       <c r="P35" s="11"/>
       <c r="Q35" s="11"/>
     </row>
     <row r="36" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="385"/>
-[...2 lines deleted...]
-        <v>317</v>
+      <c r="A36" s="416"/>
+      <c r="B36" s="417"/>
+      <c r="C36" s="292" t="s">
+        <v>315</v>
       </c>
       <c r="D36" s="27"/>
       <c r="E36" s="149"/>
-      <c r="F36" s="235" t="s">
+      <c r="F36" s="234" t="s">
         <v>5</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="H36" s="236"/>
+      <c r="H36" s="235"/>
       <c r="I36" s="149" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="J36" s="35"/>
-      <c r="K36" s="237"/>
+      <c r="K36" s="236"/>
       <c r="L36" s="27" t="s">
         <v>5</v>
       </c>
       <c r="M36" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="N36" s="238"/>
-[...1 lines deleted...]
-        <v>318</v>
+      <c r="N36" s="237"/>
+      <c r="O36" s="196" t="s">
+        <v>316</v>
       </c>
       <c r="P36" s="11"/>
       <c r="Q36" s="11"/>
     </row>
     <row r="37" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="386"/>
-[...4 lines deleted...]
-      <c r="D37" s="316" t="s">
+      <c r="A37" s="397"/>
+      <c r="B37" s="399"/>
+      <c r="C37" s="295" t="s">
+        <v>317</v>
+      </c>
+      <c r="D37" s="315" t="s">
         <v>47</v>
       </c>
       <c r="E37" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="F37" s="226"/>
+      <c r="F37" s="225"/>
       <c r="G37" s="78"/>
-      <c r="H37" s="224"/>
+      <c r="H37" s="223"/>
       <c r="I37" s="60"/>
       <c r="J37" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="K37" s="317" t="s">
-[...2 lines deleted...]
-      <c r="L37" s="224"/>
+      <c r="K37" s="316" t="s">
+        <v>47</v>
+      </c>
+      <c r="L37" s="223"/>
       <c r="M37" s="60"/>
-      <c r="N37" s="227"/>
-[...1 lines deleted...]
-        <v>344</v>
+      <c r="N37" s="226"/>
+      <c r="O37" s="227" t="s">
+        <v>342</v>
       </c>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
     </row>
     <row r="38" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="390" t="s">
+      <c r="A38" s="388" t="s">
         <v>216</v>
       </c>
-      <c r="B38" s="381" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="291" t="s">
+      <c r="B38" s="382" t="s">
+        <v>238</v>
+      </c>
+      <c r="C38" s="290" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="45" t="s">
         <v>5</v>
       </c>
       <c r="E38" s="89"/>
       <c r="F38" s="46"/>
       <c r="G38" s="112" t="s">
         <v>84</v>
       </c>
       <c r="H38" s="45"/>
       <c r="I38" s="21"/>
       <c r="J38" s="46"/>
       <c r="K38" s="22"/>
       <c r="L38" s="45" t="s">
         <v>5</v>
       </c>
       <c r="M38" s="21"/>
       <c r="N38" s="109"/>
-      <c r="O38" s="198" t="s">
+      <c r="O38" s="197" t="s">
         <v>112</v>
       </c>
       <c r="P38" s="11"/>
       <c r="Q38" s="11"/>
     </row>
     <row r="39" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="391"/>
-[...1 lines deleted...]
-      <c r="C39" s="292" t="s">
+      <c r="A39" s="389"/>
+      <c r="B39" s="384"/>
+      <c r="C39" s="291" t="s">
         <v>37</v>
       </c>
       <c r="D39" s="27"/>
       <c r="E39" s="25" t="s">
         <v>47</v>
       </c>
       <c r="F39" s="35"/>
       <c r="G39" s="26"/>
       <c r="H39" s="27" t="s">
         <v>47</v>
       </c>
       <c r="I39" s="25"/>
-      <c r="J39" s="176" t="s">
+      <c r="J39" s="175" t="s">
         <v>187</v>
       </c>
       <c r="K39" s="26"/>
       <c r="L39" s="27"/>
       <c r="M39" s="25"/>
       <c r="N39" s="37"/>
-      <c r="O39" s="199" t="s">
+      <c r="O39" s="198" t="s">
         <v>95</v>
       </c>
       <c r="P39" s="11"/>
       <c r="Q39" s="11"/>
     </row>
     <row r="40" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="391"/>
-      <c r="B40" s="382"/>
+      <c r="A40" s="389"/>
+      <c r="B40" s="384"/>
       <c r="C40" s="121" t="s">
         <v>39</v>
       </c>
       <c r="D40" s="27"/>
       <c r="E40" s="25"/>
       <c r="F40" s="35"/>
       <c r="G40" s="113"/>
       <c r="H40" s="27"/>
       <c r="I40" s="24"/>
-      <c r="J40" s="176" t="s">
+      <c r="J40" s="175" t="s">
         <v>153</v>
       </c>
       <c r="K40" s="62" t="s">
         <v>5</v>
       </c>
       <c r="L40" s="27"/>
       <c r="M40" s="25" t="s">
         <v>5</v>
       </c>
       <c r="N40" s="91" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="O40" s="199" t="s">
+        <v>369</v>
+      </c>
+      <c r="O40" s="198" t="s">
         <v>113</v>
       </c>
       <c r="P40" s="11"/>
       <c r="Q40" s="11"/>
     </row>
     <row r="41" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="391"/>
-[...1 lines deleted...]
-      <c r="C41" s="294" t="s">
+      <c r="A41" s="389"/>
+      <c r="B41" s="384"/>
+      <c r="C41" s="293" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="114"/>
       <c r="E41" s="57"/>
       <c r="F41" s="41" t="s">
         <v>47</v>
       </c>
       <c r="G41" s="31"/>
       <c r="H41" s="29"/>
       <c r="I41" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="J41" s="223" t="s">
+      <c r="J41" s="222" t="s">
         <v>154</v>
       </c>
       <c r="K41" s="115"/>
       <c r="L41" s="29"/>
       <c r="M41" s="30"/>
       <c r="N41" s="58" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="O41" s="201" t="s">
+        <v>368</v>
+      </c>
+      <c r="O41" s="200" t="s">
         <v>114</v>
       </c>
       <c r="P41" s="11"/>
       <c r="Q41" s="11"/>
     </row>
     <row r="42" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="392" t="s">
+      <c r="A42" s="394" t="s">
         <v>217</v>
       </c>
-      <c r="B42" s="381" t="s">
-        <v>239</v>
+      <c r="B42" s="382" t="s">
+        <v>238</v>
       </c>
       <c r="C42" s="44" t="s">
         <v>67</v>
       </c>
       <c r="D42" s="138"/>
-      <c r="E42" s="242" t="s">
+      <c r="E42" s="241" t="s">
         <v>47</v>
       </c>
       <c r="F42" s="107"/>
-      <c r="G42" s="243" t="s">
+      <c r="G42" s="242" t="s">
         <v>5</v>
       </c>
       <c r="H42" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="I42" s="242"/>
-      <c r="J42" s="266" t="s">
+      <c r="I42" s="241"/>
+      <c r="J42" s="265" t="s">
         <v>159</v>
       </c>
-      <c r="K42" s="244" t="s">
+      <c r="K42" s="243" t="s">
         <v>5</v>
       </c>
       <c r="L42" s="136"/>
-      <c r="M42" s="242"/>
+      <c r="M42" s="241"/>
       <c r="N42" s="47" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="O42" s="207" t="s">
+        <v>369</v>
+      </c>
+      <c r="O42" s="206" t="s">
         <v>145</v>
       </c>
       <c r="P42" s="11"/>
       <c r="Q42" s="11"/>
     </row>
     <row r="43" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="393"/>
-      <c r="B43" s="382"/>
+      <c r="A43" s="391"/>
+      <c r="B43" s="384"/>
       <c r="C43" s="121" t="s">
         <v>142</v>
       </c>
-      <c r="D43" s="246" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="334" t="s">
+      <c r="D43" s="245" t="s">
+        <v>47</v>
+      </c>
+      <c r="E43" s="333" t="s">
         <v>47</v>
       </c>
       <c r="F43" s="70"/>
-      <c r="G43" s="280"/>
-      <c r="H43" s="333"/>
+      <c r="G43" s="279"/>
+      <c r="H43" s="332"/>
       <c r="I43" s="55"/>
       <c r="J43" s="70"/>
-      <c r="K43" s="281"/>
+      <c r="K43" s="280"/>
       <c r="L43" s="147" t="s">
         <v>47</v>
       </c>
-      <c r="M43" s="334" t="s">
+      <c r="M43" s="333" t="s">
         <v>47</v>
       </c>
       <c r="N43" s="73"/>
-      <c r="O43" s="204" t="s">
+      <c r="O43" s="203" t="s">
         <v>143</v>
       </c>
       <c r="P43" s="11"/>
       <c r="Q43" s="11"/>
     </row>
     <row r="44" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="393"/>
-[...1 lines deleted...]
-      <c r="C44" s="252" t="s">
+      <c r="A44" s="391"/>
+      <c r="B44" s="384"/>
+      <c r="C44" s="251" t="s">
         <v>190</v>
       </c>
       <c r="D44" s="27"/>
       <c r="E44" s="25"/>
       <c r="F44" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="G44" s="280"/>
+      <c r="G44" s="279"/>
       <c r="H44" s="72"/>
-      <c r="I44" s="279"/>
+      <c r="I44" s="278"/>
       <c r="J44" s="70"/>
-      <c r="K44" s="281" t="s">
+      <c r="K44" s="280" t="s">
         <v>5</v>
       </c>
       <c r="L44" s="72"/>
-      <c r="M44" s="279"/>
+      <c r="M44" s="278"/>
       <c r="N44" s="73"/>
-      <c r="O44" s="278" t="s">
+      <c r="O44" s="277" t="s">
         <v>191</v>
       </c>
       <c r="P44" s="11"/>
       <c r="Q44" s="11"/>
     </row>
     <row r="45" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="393"/>
-      <c r="B45" s="382"/>
+      <c r="A45" s="391"/>
+      <c r="B45" s="384"/>
       <c r="C45" s="121" t="s">
         <v>192</v>
       </c>
       <c r="D45" s="27"/>
       <c r="E45" s="25"/>
       <c r="F45" s="35"/>
       <c r="G45" s="113" t="s">
         <v>5</v>
       </c>
       <c r="H45" s="27" t="s">
         <v>47</v>
       </c>
       <c r="I45" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="J45" s="176" t="s">
-        <v>253</v>
+      <c r="J45" s="175" t="s">
+        <v>251</v>
       </c>
       <c r="K45" s="62" t="s">
         <v>47</v>
       </c>
       <c r="L45" s="27"/>
       <c r="M45" s="25"/>
       <c r="N45" s="91" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>371</v>
+      </c>
+      <c r="O45" s="277" t="s">
+        <v>250</v>
       </c>
       <c r="P45" s="11"/>
       <c r="Q45" s="11"/>
     </row>
     <row r="46" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="393"/>
-      <c r="B46" s="382"/>
+      <c r="A46" s="391"/>
+      <c r="B46" s="384"/>
       <c r="C46" s="121" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="D46" s="27"/>
       <c r="E46" s="25"/>
       <c r="F46" s="35"/>
       <c r="G46" s="113"/>
       <c r="H46" s="27" t="s">
         <v>47</v>
       </c>
       <c r="I46" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="J46" s="176"/>
+      <c r="J46" s="175"/>
       <c r="K46" s="62"/>
       <c r="L46" s="27"/>
       <c r="M46" s="25"/>
       <c r="N46" s="91"/>
-      <c r="O46" s="278" t="s">
-        <v>321</v>
+      <c r="O46" s="277" t="s">
+        <v>319</v>
       </c>
       <c r="P46" s="11"/>
       <c r="Q46" s="11"/>
     </row>
     <row r="47" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="393"/>
-      <c r="B47" s="382"/>
+      <c r="A47" s="391"/>
+      <c r="B47" s="384"/>
       <c r="C47" s="121" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="D47" s="27" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E47" s="25"/>
       <c r="F47" s="35" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="G47" s="113"/>
       <c r="H47" s="27"/>
       <c r="I47" s="24" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="J47" s="176"/>
+        <v>335</v>
+      </c>
+      <c r="J47" s="175"/>
       <c r="K47" s="62"/>
       <c r="L47" s="27" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="M47" s="25"/>
       <c r="N47" s="91"/>
-      <c r="O47" s="278" t="s">
-        <v>354</v>
+      <c r="O47" s="277" t="s">
+        <v>352</v>
       </c>
       <c r="P47" s="11"/>
       <c r="Q47" s="11"/>
     </row>
     <row r="48" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="393"/>
-      <c r="B48" s="382"/>
+      <c r="A48" s="391"/>
+      <c r="B48" s="384"/>
       <c r="C48" s="121" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D48" s="27" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E48" s="25" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="F48" s="35" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="G48" s="113" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="H48" s="27"/>
       <c r="I48" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="J48" s="176" t="s">
-        <v>355</v>
+      <c r="J48" s="175" t="s">
+        <v>353</v>
       </c>
       <c r="K48" s="62"/>
       <c r="L48" s="27"/>
       <c r="M48" s="25"/>
       <c r="N48" s="91"/>
-      <c r="O48" s="278" t="s">
-        <v>345</v>
+      <c r="O48" s="277" t="s">
+        <v>343</v>
       </c>
       <c r="P48" s="11"/>
       <c r="Q48" s="11"/>
     </row>
     <row r="49" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="394"/>
+      <c r="A49" s="392"/>
       <c r="B49" s="383"/>
-      <c r="C49" s="245" t="s">
-        <v>339</v>
+      <c r="C49" s="244" t="s">
+        <v>337</v>
       </c>
       <c r="D49" s="163" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>335</v>
+      </c>
+      <c r="E49" s="371" t="s">
+        <v>335</v>
       </c>
       <c r="F49" s="160"/>
-      <c r="G49" s="282"/>
-[...8 lines deleted...]
-        <v>340</v>
+      <c r="G49" s="281"/>
+      <c r="H49" s="255"/>
+      <c r="I49" s="254"/>
+      <c r="J49" s="170"/>
+      <c r="K49" s="289"/>
+      <c r="L49" s="255"/>
+      <c r="M49" s="254"/>
+      <c r="N49" s="253"/>
+      <c r="O49" s="199" t="s">
+        <v>338</v>
       </c>
       <c r="P49" s="11"/>
       <c r="Q49" s="11"/>
     </row>
     <row r="50" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="395" t="s">
+      <c r="A50" s="418" t="s">
         <v>218</v>
       </c>
-      <c r="B50" s="381" t="s">
-        <v>238</v>
+      <c r="B50" s="382" t="s">
+        <v>237</v>
       </c>
       <c r="C50" s="123" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="63" t="s">
         <v>47</v>
       </c>
       <c r="E50" s="64"/>
       <c r="F50" s="65" t="s">
         <v>5</v>
       </c>
       <c r="G50" s="62"/>
       <c r="H50" s="116"/>
       <c r="I50" s="111"/>
       <c r="J50" s="124"/>
       <c r="K50" s="62" t="s">
         <v>5</v>
       </c>
       <c r="L50" s="125"/>
       <c r="M50" s="111"/>
       <c r="N50" s="34"/>
-      <c r="O50" s="205" t="s">
+      <c r="O50" s="204" t="s">
         <v>161</v>
       </c>
       <c r="P50" s="11"/>
       <c r="Q50" s="11"/>
     </row>
     <row r="51" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="396"/>
-      <c r="B51" s="382"/>
+      <c r="A51" s="419"/>
+      <c r="B51" s="384"/>
       <c r="C51" s="127" t="s">
         <v>14</v>
       </c>
       <c r="D51" s="27"/>
       <c r="E51" s="25"/>
       <c r="F51" s="70"/>
       <c r="G51" s="39"/>
       <c r="H51" s="129" t="s">
         <v>47</v>
       </c>
       <c r="I51" s="130"/>
       <c r="J51" s="65"/>
       <c r="K51" s="62"/>
       <c r="L51" s="125" t="s">
         <v>47</v>
       </c>
       <c r="M51" s="111"/>
       <c r="N51" s="91" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="O51" s="206" t="s">
+        <v>362</v>
+      </c>
+      <c r="O51" s="205" t="s">
         <v>162</v>
       </c>
       <c r="P51" s="11"/>
       <c r="Q51" s="11"/>
     </row>
     <row r="52" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="397"/>
-[...1 lines deleted...]
-      <c r="C52" s="245" t="s">
+      <c r="A52" s="420"/>
+      <c r="B52" s="384"/>
+      <c r="C52" s="244" t="s">
         <v>90</v>
       </c>
       <c r="D52" s="158"/>
       <c r="E52" s="162" t="s">
         <v>47</v>
       </c>
-      <c r="F52" s="171"/>
-[...12 lines deleted...]
-      <c r="O52" s="272" t="s">
+      <c r="F52" s="170"/>
+      <c r="G52" s="182"/>
+      <c r="H52" s="228"/>
+      <c r="I52" s="171" t="s">
+        <v>47</v>
+      </c>
+      <c r="J52" s="170"/>
+      <c r="K52" s="182"/>
+      <c r="L52" s="228"/>
+      <c r="M52" s="171" t="s">
+        <v>5</v>
+      </c>
+      <c r="N52" s="270"/>
+      <c r="O52" s="271" t="s">
         <v>163</v>
       </c>
       <c r="P52" s="11"/>
       <c r="Q52" s="11"/>
     </row>
     <row r="53" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="398" t="s">
+      <c r="A53" s="415" t="s">
         <v>219</v>
       </c>
-      <c r="B53" s="382"/>
-      <c r="C53" s="273" t="s">
+      <c r="B53" s="384"/>
+      <c r="C53" s="272" t="s">
         <v>54</v>
       </c>
       <c r="D53" s="119"/>
       <c r="E53" s="50"/>
       <c r="F53" s="65"/>
       <c r="G53" s="62"/>
       <c r="H53" s="63" t="s">
         <v>47</v>
       </c>
       <c r="I53" s="64" t="s">
         <v>5</v>
       </c>
       <c r="J53" s="33"/>
       <c r="K53" s="23"/>
       <c r="L53" s="125"/>
       <c r="M53" s="64"/>
       <c r="N53" s="34"/>
-      <c r="O53" s="274" t="s">
+      <c r="O53" s="273" t="s">
         <v>164</v>
       </c>
       <c r="P53" s="11"/>
       <c r="Q53" s="11"/>
     </row>
     <row r="54" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="398"/>
-[...1 lines deleted...]
-      <c r="C54" s="285" t="s">
+      <c r="A54" s="415"/>
+      <c r="B54" s="384"/>
+      <c r="C54" s="284" t="s">
         <v>176</v>
       </c>
       <c r="D54" s="152" t="s">
         <v>47</v>
       </c>
       <c r="E54" s="153" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="F54" s="226"/>
+        <v>271</v>
+      </c>
+      <c r="F54" s="225"/>
       <c r="G54" s="78"/>
-      <c r="H54" s="224"/>
+      <c r="H54" s="223"/>
       <c r="I54" s="60"/>
       <c r="J54" s="154" t="s">
         <v>47</v>
       </c>
       <c r="K54" s="155"/>
-      <c r="L54" s="253"/>
+      <c r="L54" s="252"/>
       <c r="M54" s="60"/>
-      <c r="N54" s="227"/>
-      <c r="O54" s="274" t="s">
+      <c r="N54" s="226"/>
+      <c r="O54" s="273" t="s">
         <v>178</v>
       </c>
       <c r="P54" s="11"/>
       <c r="Q54" s="11"/>
     </row>
     <row r="55" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="404" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="382"/>
+      <c r="A55" s="424" t="s">
+        <v>294</v>
+      </c>
+      <c r="B55" s="384"/>
       <c r="C55" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="D55" s="319" t="s">
+      <c r="D55" s="318" t="s">
         <v>47</v>
       </c>
       <c r="E55" s="103" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="F55" s="107"/>
       <c r="G55" s="105"/>
       <c r="H55" s="136"/>
-      <c r="I55" s="320"/>
+      <c r="I55" s="319"/>
       <c r="J55" s="107" t="s">
         <v>47</v>
       </c>
       <c r="K55" s="105"/>
-      <c r="L55" s="319"/>
+      <c r="L55" s="318"/>
       <c r="M55" s="103"/>
-      <c r="N55" s="380" t="s">
-[...2 lines deleted...]
-      <c r="O55" s="321" t="s">
+      <c r="N55" s="379"/>
+      <c r="O55" s="320" t="s">
         <v>165</v>
       </c>
       <c r="P55" s="11"/>
       <c r="Q55" s="11"/>
     </row>
     <row r="56" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="405"/>
+      <c r="A56" s="425"/>
       <c r="B56" s="383"/>
       <c r="C56" s="134" t="s">
         <v>148</v>
       </c>
-      <c r="D56" s="322"/>
+      <c r="D56" s="321"/>
       <c r="E56" s="110"/>
       <c r="F56" s="84"/>
       <c r="G56" s="85" t="s">
-        <v>272</v>
-[...3 lines deleted...]
-      <c r="J56" s="324"/>
+        <v>270</v>
+      </c>
+      <c r="H56" s="321"/>
+      <c r="I56" s="322"/>
+      <c r="J56" s="323"/>
       <c r="K56" s="115" t="s">
-        <v>289</v>
-[...6 lines deleted...]
-      <c r="O56" s="326" t="s">
+        <v>287</v>
+      </c>
+      <c r="L56" s="321"/>
+      <c r="M56" s="322"/>
+      <c r="N56" s="324" t="s">
+        <v>377</v>
+      </c>
+      <c r="O56" s="325" t="s">
         <v>205</v>
       </c>
       <c r="P56" s="11"/>
       <c r="Q56" s="11"/>
     </row>
     <row r="57" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="398" t="s">
+      <c r="A57" s="415" t="s">
         <v>220</v>
       </c>
-      <c r="B57" s="407" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="273" t="s">
+      <c r="B57" s="380" t="s">
+        <v>363</v>
+      </c>
+      <c r="C57" s="272" t="s">
         <v>50</v>
       </c>
       <c r="D57" s="86" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="64"/>
       <c r="F57" s="65"/>
       <c r="G57" s="62"/>
       <c r="H57" s="63" t="s">
         <v>47</v>
       </c>
       <c r="I57" s="111"/>
       <c r="J57" s="65"/>
       <c r="K57" s="62"/>
       <c r="L57" s="125" t="s">
         <v>47</v>
       </c>
       <c r="M57" s="111"/>
       <c r="N57" s="126"/>
-      <c r="O57" s="274" t="s">
+      <c r="O57" s="273" t="s">
         <v>166</v>
       </c>
       <c r="P57" s="11"/>
       <c r="Q57" s="11"/>
     </row>
     <row r="58" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="398"/>
-      <c r="B58" s="408"/>
+      <c r="A58" s="415"/>
+      <c r="B58" s="393"/>
       <c r="C58" s="121" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="72"/>
       <c r="E58" s="128"/>
       <c r="F58" s="70"/>
       <c r="G58" s="39"/>
       <c r="H58" s="72"/>
       <c r="I58" s="69" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="J58" s="70" t="s">
         <v>5</v>
       </c>
       <c r="K58" s="39" t="s">
         <v>47</v>
       </c>
       <c r="L58" s="72"/>
       <c r="M58" s="128" t="s">
         <v>47</v>
       </c>
       <c r="N58" s="131" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="O58" s="206" t="s">
+        <v>378</v>
+      </c>
+      <c r="O58" s="205" t="s">
         <v>167</v>
       </c>
       <c r="P58" s="11"/>
       <c r="Q58" s="11"/>
     </row>
     <row r="59" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="398"/>
-[...15 lines deleted...]
-      <c r="O59" s="206" t="s">
+      <c r="A59" s="415"/>
+      <c r="B59" s="381"/>
+      <c r="C59" s="297" t="s">
+        <v>354</v>
+      </c>
+      <c r="D59" s="228"/>
+      <c r="E59" s="171"/>
+      <c r="F59" s="170"/>
+      <c r="G59" s="182"/>
+      <c r="H59" s="228"/>
+      <c r="I59" s="169"/>
+      <c r="J59" s="170"/>
+      <c r="K59" s="182"/>
+      <c r="L59" s="228"/>
+      <c r="M59" s="171"/>
+      <c r="N59" s="178"/>
+      <c r="O59" s="205" t="s">
         <v>168</v>
       </c>
       <c r="P59" s="11"/>
       <c r="Q59" s="11"/>
     </row>
     <row r="60" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="399" t="s">
+      <c r="A60" s="421" t="s">
         <v>221</v>
       </c>
-      <c r="B60" s="381" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="273" t="s">
+      <c r="B60" s="382" t="s">
+        <v>237</v>
+      </c>
+      <c r="C60" s="272" t="s">
         <v>89</v>
       </c>
       <c r="D60" s="63"/>
       <c r="E60" s="111"/>
       <c r="F60" s="65"/>
       <c r="G60" s="62" t="s">
         <v>47</v>
       </c>
       <c r="H60" s="63" t="s">
         <v>47</v>
       </c>
       <c r="I60" s="64"/>
       <c r="J60" s="65"/>
       <c r="K60" s="62"/>
       <c r="L60" s="63" t="s">
         <v>5</v>
       </c>
       <c r="M60" s="111"/>
       <c r="N60" s="132"/>
-      <c r="O60" s="205" t="s">
+      <c r="O60" s="204" t="s">
         <v>169</v>
       </c>
       <c r="P60" s="11"/>
       <c r="Q60" s="11"/>
     </row>
     <row r="61" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="398"/>
-[...1 lines deleted...]
-      <c r="C61" s="275" t="s">
+      <c r="A61" s="415"/>
+      <c r="B61" s="384"/>
+      <c r="C61" s="274" t="s">
         <v>133</v>
       </c>
-      <c r="D61" s="229"/>
-[...16 lines deleted...]
-      <c r="O61" s="272" t="s">
+      <c r="D61" s="228"/>
+      <c r="E61" s="171"/>
+      <c r="F61" s="170" t="s">
+        <v>256</v>
+      </c>
+      <c r="G61" s="182"/>
+      <c r="H61" s="228"/>
+      <c r="I61" s="169"/>
+      <c r="J61" s="170" t="s">
+        <v>47</v>
+      </c>
+      <c r="K61" s="182"/>
+      <c r="L61" s="228"/>
+      <c r="M61" s="171" t="s">
+        <v>47</v>
+      </c>
+      <c r="N61" s="178"/>
+      <c r="O61" s="271" t="s">
         <v>170</v>
       </c>
       <c r="P61" s="11"/>
       <c r="Q61" s="11"/>
     </row>
     <row r="62" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="399" t="s">
+      <c r="A62" s="421" t="s">
         <v>222</v>
       </c>
-      <c r="B62" s="382"/>
+      <c r="B62" s="384"/>
       <c r="C62" s="44" t="s">
         <v>55</v>
       </c>
       <c r="D62" s="125"/>
       <c r="E62" s="111"/>
       <c r="F62" s="65" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="62"/>
       <c r="H62" s="63"/>
       <c r="I62" s="64" t="s">
         <v>47</v>
       </c>
       <c r="J62" s="124" t="s">
         <v>5</v>
       </c>
       <c r="K62" s="113"/>
       <c r="L62" s="125"/>
       <c r="M62" s="64"/>
       <c r="N62" s="126"/>
-      <c r="O62" s="274" t="s">
+      <c r="O62" s="273" t="s">
         <v>171</v>
       </c>
       <c r="P62" s="11"/>
       <c r="Q62" s="11"/>
     </row>
     <row r="63" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A63" s="400"/>
-[...1 lines deleted...]
-      <c r="C63" s="245" t="s">
+      <c r="A63" s="422"/>
+      <c r="B63" s="384"/>
+      <c r="C63" s="244" t="s">
         <v>11</v>
       </c>
-      <c r="D63" s="276"/>
-[...16 lines deleted...]
-      <c r="O63" s="277" t="s">
+      <c r="D63" s="275"/>
+      <c r="E63" s="171" t="s">
+        <v>47</v>
+      </c>
+      <c r="F63" s="170"/>
+      <c r="G63" s="182"/>
+      <c r="H63" s="228" t="s">
+        <v>47</v>
+      </c>
+      <c r="I63" s="169"/>
+      <c r="J63" s="170"/>
+      <c r="K63" s="182"/>
+      <c r="L63" s="168" t="s">
+        <v>47</v>
+      </c>
+      <c r="M63" s="169"/>
+      <c r="N63" s="178"/>
+      <c r="O63" s="276" t="s">
         <v>172</v>
       </c>
       <c r="P63" s="11"/>
       <c r="Q63" s="11"/>
     </row>
     <row r="64" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="398" t="s">
+      <c r="A64" s="415" t="s">
         <v>223</v>
       </c>
-      <c r="B64" s="382"/>
-      <c r="C64" s="273" t="s">
+      <c r="B64" s="384"/>
+      <c r="C64" s="272" t="s">
         <v>52</v>
       </c>
       <c r="D64" s="125"/>
       <c r="E64" s="111"/>
       <c r="F64" s="65"/>
       <c r="G64" s="62"/>
       <c r="H64" s="63"/>
       <c r="I64" s="64"/>
       <c r="J64" s="65"/>
       <c r="K64" s="62" t="s">
         <v>47</v>
       </c>
       <c r="L64" s="125"/>
       <c r="M64" s="64"/>
       <c r="N64" s="34"/>
-      <c r="O64" s="205" t="s">
+      <c r="O64" s="204" t="s">
         <v>173</v>
       </c>
       <c r="P64" s="11"/>
       <c r="Q64" s="11"/>
     </row>
     <row r="65" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="398"/>
-      <c r="B65" s="382"/>
+      <c r="A65" s="415"/>
+      <c r="B65" s="384"/>
       <c r="C65" s="121" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="125"/>
       <c r="E65" s="111"/>
       <c r="F65" s="65" t="s">
         <v>47</v>
       </c>
       <c r="G65" s="62"/>
       <c r="H65" s="63"/>
       <c r="I65" s="64"/>
       <c r="J65" s="65"/>
       <c r="K65" s="62"/>
       <c r="L65" s="125"/>
       <c r="M65" s="64"/>
       <c r="N65" s="133" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="O65" s="206" t="s">
+        <v>376</v>
+      </c>
+      <c r="O65" s="205" t="s">
         <v>80</v>
       </c>
       <c r="P65" s="11"/>
       <c r="Q65" s="11"/>
     </row>
     <row r="66" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="398"/>
-      <c r="B66" s="382"/>
+      <c r="A66" s="415"/>
+      <c r="B66" s="384"/>
       <c r="C66" s="121" t="s">
         <v>146</v>
       </c>
       <c r="D66" s="125"/>
       <c r="E66" s="111"/>
       <c r="F66" s="65"/>
       <c r="G66" s="62"/>
       <c r="H66" s="63"/>
       <c r="I66" s="64" t="s">
         <v>47</v>
       </c>
       <c r="J66" s="65"/>
       <c r="K66" s="62"/>
       <c r="L66" s="125"/>
       <c r="M66" s="64"/>
       <c r="N66" s="133"/>
-      <c r="O66" s="206" t="s">
+      <c r="O66" s="205" t="s">
         <v>147</v>
       </c>
       <c r="P66" s="11"/>
       <c r="Q66" s="11"/>
     </row>
     <row r="67" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="398"/>
-      <c r="B67" s="382"/>
+      <c r="A67" s="415"/>
+      <c r="B67" s="384"/>
       <c r="C67" s="121" t="s">
         <v>148</v>
       </c>
-      <c r="D67" s="253"/>
-[...1 lines deleted...]
-      <c r="F67" s="226"/>
+      <c r="D67" s="252"/>
+      <c r="E67" s="224"/>
+      <c r="F67" s="225"/>
       <c r="G67" s="39"/>
-      <c r="H67" s="224"/>
+      <c r="H67" s="223"/>
       <c r="I67" s="60"/>
-      <c r="J67" s="226"/>
+      <c r="J67" s="225"/>
       <c r="K67" s="78" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="L67" s="253"/>
+        <v>288</v>
+      </c>
+      <c r="L67" s="252"/>
       <c r="M67" s="60"/>
       <c r="N67" s="67"/>
-      <c r="O67" s="277" t="s">
-        <v>259</v>
+      <c r="O67" s="276" t="s">
+        <v>257</v>
       </c>
       <c r="P67" s="11"/>
       <c r="Q67" s="11"/>
     </row>
     <row r="68" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A68" s="400"/>
+      <c r="A68" s="422"/>
       <c r="B68" s="383"/>
       <c r="C68" s="134" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-      <c r="E68" s="172" t="s">
         <v>258</v>
       </c>
-      <c r="F68" s="171"/>
-[...9 lines deleted...]
-        <v>261</v>
+      <c r="D68" s="168"/>
+      <c r="E68" s="171" t="s">
+        <v>256</v>
+      </c>
+      <c r="F68" s="170"/>
+      <c r="G68" s="182"/>
+      <c r="H68" s="228"/>
+      <c r="I68" s="169"/>
+      <c r="J68" s="170"/>
+      <c r="K68" s="182"/>
+      <c r="L68" s="168"/>
+      <c r="M68" s="169"/>
+      <c r="N68" s="183"/>
+      <c r="O68" s="271" t="s">
+        <v>259</v>
       </c>
       <c r="P68" s="11"/>
       <c r="Q68" s="11"/>
     </row>
     <row r="69" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="392" t="s">
+      <c r="A69" s="394" t="s">
         <v>224</v>
       </c>
-      <c r="B69" s="381" t="s">
-        <v>239</v>
+      <c r="B69" s="382" t="s">
+        <v>238</v>
       </c>
       <c r="C69" s="135" t="s">
         <v>27</v>
       </c>
       <c r="D69" s="63"/>
       <c r="E69" s="64" t="s">
         <v>160</v>
       </c>
       <c r="F69" s="65" t="s">
         <v>160</v>
       </c>
       <c r="G69" s="62" t="s">
         <v>47</v>
       </c>
       <c r="H69" s="125"/>
       <c r="I69" s="64"/>
       <c r="J69" s="65" t="s">
         <v>160</v>
       </c>
       <c r="K69" s="62"/>
       <c r="L69" s="125"/>
       <c r="M69" s="111" t="s">
         <v>160</v>
       </c>
       <c r="N69" s="132"/>
-      <c r="O69" s="286" t="s">
+      <c r="O69" s="285" t="s">
         <v>96</v>
       </c>
       <c r="P69" s="11"/>
       <c r="Q69" s="11"/>
     </row>
     <row r="70" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="393"/>
-      <c r="B70" s="382"/>
+      <c r="A70" s="391"/>
+      <c r="B70" s="384"/>
       <c r="C70" s="140" t="s">
         <v>57</v>
       </c>
       <c r="D70" s="72" t="s">
         <v>47</v>
       </c>
       <c r="E70" s="69"/>
       <c r="F70" s="70"/>
       <c r="G70" s="39"/>
       <c r="H70" s="117"/>
       <c r="I70" s="69"/>
       <c r="J70" s="70"/>
       <c r="K70" s="39"/>
       <c r="L70" s="117"/>
       <c r="M70" s="128"/>
       <c r="N70" s="131"/>
-      <c r="O70" s="204" t="s">
+      <c r="O70" s="203" t="s">
         <v>132</v>
       </c>
       <c r="P70" s="11"/>
       <c r="Q70" s="11"/>
     </row>
     <row r="71" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="393"/>
-      <c r="B71" s="382"/>
+      <c r="A71" s="391"/>
+      <c r="B71" s="384"/>
       <c r="C71" s="141" t="s">
         <v>28</v>
       </c>
       <c r="D71" s="117"/>
       <c r="E71" s="128"/>
       <c r="F71" s="70"/>
       <c r="G71" s="39"/>
       <c r="H71" s="117"/>
       <c r="I71" s="128" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="J71" s="70" t="s">
         <v>5</v>
       </c>
       <c r="K71" s="39" t="s">
         <v>5</v>
       </c>
       <c r="L71" s="72" t="s">
         <v>138</v>
       </c>
       <c r="M71" s="69"/>
       <c r="N71" s="83" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="O71" s="204" t="s">
+        <v>368</v>
+      </c>
+      <c r="O71" s="203" t="s">
         <v>51</v>
       </c>
       <c r="P71" s="11"/>
       <c r="Q71" s="11"/>
     </row>
     <row r="72" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="393"/>
-[...1 lines deleted...]
-      <c r="C72" s="287" t="s">
+      <c r="A72" s="391"/>
+      <c r="B72" s="384"/>
+      <c r="C72" s="286" t="s">
         <v>179</v>
       </c>
       <c r="D72" s="117"/>
       <c r="E72" s="128" t="s">
         <v>177</v>
       </c>
       <c r="F72" s="70" t="s">
         <v>177</v>
       </c>
       <c r="G72" s="39"/>
       <c r="H72" s="117" t="s">
         <v>177</v>
       </c>
       <c r="I72" s="128" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="J72" s="70"/>
       <c r="K72" s="39"/>
       <c r="L72" s="72"/>
       <c r="M72" s="69"/>
       <c r="N72" s="83"/>
-      <c r="O72" s="204" t="s">
+      <c r="O72" s="203" t="s">
         <v>180</v>
       </c>
       <c r="P72" s="11"/>
       <c r="Q72" s="11"/>
     </row>
     <row r="73" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="393"/>
-[...1 lines deleted...]
-      <c r="C73" s="287" t="s">
+      <c r="A73" s="391"/>
+      <c r="B73" s="384"/>
+      <c r="C73" s="286" t="s">
         <v>181</v>
       </c>
       <c r="D73" s="72" t="s">
         <v>47</v>
       </c>
       <c r="E73" s="128"/>
       <c r="F73" s="70"/>
       <c r="G73" s="39" t="s">
         <v>47</v>
       </c>
       <c r="H73" s="117" t="s">
         <v>5</v>
       </c>
       <c r="I73" s="128" t="s">
         <v>5</v>
       </c>
       <c r="J73" s="70"/>
       <c r="K73" s="39"/>
       <c r="L73" s="72"/>
       <c r="M73" s="128"/>
-      <c r="N73" s="83"/>
-      <c r="O73" s="204" t="s">
+      <c r="N73" s="83" t="s">
+        <v>369</v>
+      </c>
+      <c r="O73" s="203" t="s">
         <v>194</v>
       </c>
       <c r="P73" s="11"/>
       <c r="Q73" s="11"/>
     </row>
     <row r="74" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="393"/>
-[...2 lines deleted...]
-        <v>312</v>
+      <c r="A74" s="391"/>
+      <c r="B74" s="384"/>
+      <c r="C74" s="364" t="s">
+        <v>310</v>
       </c>
       <c r="D74" s="72" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="E74" s="128"/>
       <c r="F74" s="70"/>
       <c r="G74" s="39"/>
       <c r="H74" s="117"/>
       <c r="I74" s="128"/>
       <c r="J74" s="70"/>
       <c r="K74" s="39" t="s">
         <v>5</v>
       </c>
       <c r="L74" s="72" t="s">
         <v>5</v>
       </c>
       <c r="M74" s="128" t="s">
         <v>5</v>
       </c>
-      <c r="N74" s="83" t="s">
-[...3 lines deleted...]
-        <v>313</v>
+      <c r="N74" s="83"/>
+      <c r="O74" s="203" t="s">
+        <v>311</v>
       </c>
       <c r="P74" s="11"/>
       <c r="Q74" s="11"/>
     </row>
     <row r="75" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A75" s="393"/>
-[...2 lines deleted...]
-        <v>314</v>
+      <c r="A75" s="391"/>
+      <c r="B75" s="384"/>
+      <c r="C75" s="342" t="s">
+        <v>312</v>
       </c>
       <c r="D75" s="72" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="E75" s="128"/>
       <c r="F75" s="70"/>
       <c r="G75" s="39"/>
       <c r="H75" s="117"/>
       <c r="I75" s="128"/>
       <c r="J75" s="70"/>
       <c r="K75" s="39" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="L75" s="72" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="M75" s="128" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N75" s="131"/>
-      <c r="O75" s="204" t="s">
-        <v>352</v>
+      <c r="O75" s="203" t="s">
+        <v>350</v>
       </c>
       <c r="P75" s="14"/>
       <c r="Q75" s="11"/>
     </row>
     <row r="76" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="392" t="s">
+      <c r="A76" s="394" t="s">
         <v>225</v>
       </c>
-      <c r="B76" s="381" t="s">
-[...3 lines deleted...]
-        <v>297</v>
+      <c r="B76" s="382" t="s">
+        <v>238</v>
+      </c>
+      <c r="C76" s="298" t="s">
+        <v>295</v>
       </c>
       <c r="D76" s="136"/>
       <c r="E76" s="103" t="s">
         <v>47</v>
       </c>
-      <c r="F76" s="219"/>
+      <c r="F76" s="218"/>
       <c r="G76" s="105"/>
       <c r="H76" s="136" t="s">
         <v>47</v>
       </c>
       <c r="I76" s="103" t="s">
         <v>5</v>
       </c>
       <c r="J76" s="107"/>
       <c r="K76" s="105"/>
       <c r="L76" s="138" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="M76" s="364" t="s">
+        <v>291</v>
+      </c>
+      <c r="M76" s="363" t="s">
         <v>155</v>
       </c>
-      <c r="N76" s="165"/>
-[...1 lines deleted...]
-        <v>298</v>
+      <c r="N76" s="139" t="s">
+        <v>371</v>
+      </c>
+      <c r="O76" s="214" t="s">
+        <v>296</v>
       </c>
       <c r="P76" s="11"/>
       <c r="Q76" s="11"/>
     </row>
     <row r="77" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="393"/>
-[...1 lines deleted...]
-      <c r="C77" s="300" t="s">
+      <c r="A77" s="391"/>
+      <c r="B77" s="384"/>
+      <c r="C77" s="299" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="117"/>
       <c r="E77" s="128"/>
       <c r="F77" s="70" t="s">
         <v>5</v>
       </c>
       <c r="G77" s="39" t="s">
         <v>47</v>
       </c>
       <c r="H77" s="117"/>
       <c r="I77" s="146" t="s">
         <v>47</v>
       </c>
       <c r="J77" s="70" t="s">
         <v>5</v>
       </c>
       <c r="K77" s="39"/>
       <c r="L77" s="117"/>
       <c r="M77" s="128"/>
       <c r="N77" s="131" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="O77" s="209" t="s">
+        <v>369</v>
+      </c>
+      <c r="O77" s="208" t="s">
         <v>97</v>
       </c>
       <c r="P77" s="11"/>
       <c r="Q77" s="11"/>
     </row>
     <row r="78" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="393"/>
-[...1 lines deleted...]
-      <c r="C78" s="300" t="s">
+      <c r="A78" s="391"/>
+      <c r="B78" s="384"/>
+      <c r="C78" s="299" t="s">
         <v>40</v>
       </c>
       <c r="D78" s="117" t="s">
         <v>5</v>
       </c>
       <c r="E78" s="69"/>
       <c r="F78" s="70"/>
       <c r="G78" s="39" t="s">
         <v>5</v>
       </c>
       <c r="H78" s="72" t="s">
         <v>5</v>
       </c>
       <c r="I78" s="69"/>
       <c r="J78" s="70"/>
       <c r="K78" s="144"/>
       <c r="L78" s="117"/>
       <c r="M78" s="128"/>
       <c r="N78" s="131"/>
-      <c r="O78" s="209" t="s">
+      <c r="O78" s="208" t="s">
         <v>98</v>
       </c>
       <c r="P78" s="11"/>
       <c r="Q78" s="11"/>
     </row>
     <row r="79" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="393"/>
-[...1 lines deleted...]
-      <c r="C79" s="300" t="s">
+      <c r="A79" s="391"/>
+      <c r="B79" s="384"/>
+      <c r="C79" s="299" t="s">
         <v>32</v>
       </c>
       <c r="D79" s="117" t="s">
         <v>5</v>
       </c>
       <c r="E79" s="128" t="s">
         <v>5</v>
       </c>
       <c r="F79" s="70"/>
       <c r="G79" s="39"/>
       <c r="H79" s="72" t="s">
         <v>5</v>
       </c>
       <c r="I79" s="69"/>
       <c r="J79" s="70"/>
       <c r="K79" s="39" t="s">
         <v>5</v>
       </c>
       <c r="L79" s="147" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="M79" s="146"/>
-      <c r="N79" s="131" t="s">
-[...2 lines deleted...]
-      <c r="O79" s="209" t="s">
+      <c r="N79" s="131"/>
+      <c r="O79" s="208" t="s">
         <v>115</v>
       </c>
       <c r="P79" s="11"/>
       <c r="Q79" s="11"/>
     </row>
     <row r="80" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="393"/>
-[...1 lines deleted...]
-      <c r="C80" s="300" t="s">
+      <c r="A80" s="391"/>
+      <c r="B80" s="384"/>
+      <c r="C80" s="299" t="s">
         <v>58</v>
       </c>
       <c r="D80" s="117"/>
       <c r="E80" s="128"/>
       <c r="F80" s="70" t="s">
         <v>5</v>
       </c>
       <c r="G80" s="39"/>
       <c r="H80" s="117" t="s">
         <v>47</v>
       </c>
       <c r="I80" s="128" t="s">
         <v>5</v>
       </c>
       <c r="J80" s="70"/>
       <c r="K80" s="39"/>
       <c r="L80" s="147" t="s">
         <v>91</v>
       </c>
       <c r="M80" s="69"/>
-      <c r="N80" s="91" t="s">
-[...2 lines deleted...]
-      <c r="O80" s="209" t="s">
+      <c r="N80" s="91"/>
+      <c r="O80" s="208" t="s">
         <v>116</v>
       </c>
       <c r="P80" s="13"/>
       <c r="Q80" s="11"/>
     </row>
     <row r="81" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="393"/>
-[...1 lines deleted...]
-      <c r="C81" s="301" t="s">
+      <c r="A81" s="391"/>
+      <c r="B81" s="384"/>
+      <c r="C81" s="300" t="s">
         <v>129</v>
       </c>
       <c r="D81" s="117"/>
       <c r="E81" s="146"/>
       <c r="F81" s="70" t="s">
         <v>47</v>
       </c>
       <c r="G81" s="39" t="s">
         <v>47</v>
       </c>
       <c r="H81" s="117"/>
       <c r="I81" s="128"/>
       <c r="J81" s="70" t="s">
         <v>5</v>
       </c>
       <c r="K81" s="118"/>
       <c r="L81" s="72" t="s">
         <v>5</v>
       </c>
       <c r="M81" s="69"/>
       <c r="N81" s="91" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="O81" s="216" t="s">
+        <v>372</v>
+      </c>
+      <c r="O81" s="215" t="s">
         <v>128</v>
       </c>
       <c r="P81" s="13"/>
       <c r="Q81" s="11"/>
     </row>
     <row r="82" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="393"/>
-[...7 lines deleted...]
-      <c r="E82" s="340"/>
+      <c r="A82" s="391"/>
+      <c r="B82" s="384"/>
+      <c r="C82" s="337" t="s">
+        <v>263</v>
+      </c>
+      <c r="D82" s="338" t="s">
+        <v>5</v>
+      </c>
+      <c r="E82" s="339"/>
       <c r="F82" s="77"/>
-      <c r="G82" s="310"/>
-[...1 lines deleted...]
-      <c r="I82" s="341"/>
+      <c r="G82" s="309"/>
+      <c r="H82" s="338"/>
+      <c r="I82" s="340"/>
       <c r="J82" s="77" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="K82" s="342" t="s">
+        <v>268</v>
+      </c>
+      <c r="K82" s="341" t="s">
         <v>5</v>
       </c>
       <c r="L82" s="75"/>
       <c r="M82" s="130" t="s">
         <v>5</v>
       </c>
       <c r="N82" s="83" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>368</v>
+      </c>
+      <c r="O82" s="215" t="s">
+        <v>264</v>
       </c>
       <c r="P82" s="13"/>
       <c r="Q82" s="11"/>
     </row>
     <row r="83" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A83" s="394"/>
+      <c r="A83" s="392"/>
       <c r="B83" s="383"/>
-      <c r="C83" s="302" t="s">
+      <c r="C83" s="301" t="s">
+        <v>265</v>
+      </c>
+      <c r="D83" s="168"/>
+      <c r="E83" s="159" t="s">
+        <v>266</v>
+      </c>
+      <c r="F83" s="170"/>
+      <c r="G83" s="182"/>
+      <c r="H83" s="168"/>
+      <c r="I83" s="171"/>
+      <c r="J83" s="170"/>
+      <c r="K83" s="172"/>
+      <c r="L83" s="228" t="s">
+        <v>266</v>
+      </c>
+      <c r="M83" s="169" t="s">
+        <v>47</v>
+      </c>
+      <c r="N83" s="183"/>
+      <c r="O83" s="238" t="s">
         <v>267</v>
-      </c>
-[...18 lines deleted...]
-        <v>269</v>
       </c>
       <c r="P83" s="13"/>
       <c r="Q83" s="11"/>
     </row>
     <row r="84" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="392" t="s">
-[...5 lines deleted...]
-      <c r="C84" s="291" t="s">
+      <c r="A84" s="394" t="s">
+        <v>374</v>
+      </c>
+      <c r="B84" s="382" t="s">
+        <v>238</v>
+      </c>
+      <c r="C84" s="290" t="s">
         <v>29</v>
       </c>
       <c r="D84" s="151"/>
       <c r="E84" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F84" s="46" t="s">
         <v>5</v>
       </c>
       <c r="G84" s="22"/>
       <c r="H84" s="151"/>
       <c r="I84" s="89"/>
       <c r="J84" s="46"/>
       <c r="K84" s="22" t="s">
         <v>5</v>
       </c>
       <c r="L84" s="151"/>
       <c r="M84" s="89"/>
       <c r="N84" s="139" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="O84" s="359" t="s">
+        <v>370</v>
+      </c>
+      <c r="O84" s="358" t="s">
         <v>117</v>
       </c>
       <c r="P84" s="11"/>
       <c r="Q84" s="11"/>
     </row>
     <row r="85" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="393"/>
-      <c r="B85" s="382"/>
+      <c r="A85" s="391"/>
+      <c r="B85" s="384"/>
       <c r="C85" s="127" t="s">
         <v>30</v>
       </c>
       <c r="D85" s="27" t="s">
         <v>47</v>
       </c>
       <c r="E85" s="149"/>
       <c r="F85" s="35"/>
       <c r="G85" s="26"/>
       <c r="H85" s="150"/>
       <c r="I85" s="25" t="s">
         <v>47</v>
       </c>
       <c r="J85" s="35"/>
       <c r="K85" s="26"/>
       <c r="L85" s="27" t="s">
         <v>47</v>
       </c>
       <c r="M85" s="149"/>
       <c r="N85" s="131" t="s">
         <v>368</v>
       </c>
-      <c r="O85" s="212" t="s">
+      <c r="O85" s="211" t="s">
         <v>139</v>
       </c>
       <c r="P85" s="11"/>
       <c r="Q85" s="11"/>
     </row>
     <row r="86" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="425" t="s">
+      <c r="A86" s="395" t="s">
         <v>226</v>
       </c>
-      <c r="B86" s="382"/>
+      <c r="B86" s="384"/>
       <c r="C86" s="127" t="s">
         <v>140</v>
       </c>
       <c r="D86" s="27"/>
       <c r="E86" s="149" t="s">
         <v>5</v>
       </c>
       <c r="F86" s="35"/>
       <c r="G86" s="26"/>
       <c r="H86" s="150"/>
       <c r="I86" s="25"/>
       <c r="J86" s="35"/>
       <c r="K86" s="26"/>
       <c r="L86" s="27"/>
       <c r="M86" s="149"/>
       <c r="N86" s="131"/>
-      <c r="O86" s="212" t="s">
+      <c r="O86" s="211" t="s">
         <v>141</v>
       </c>
       <c r="P86" s="11"/>
       <c r="Q86" s="11"/>
     </row>
     <row r="87" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="393"/>
-      <c r="B87" s="382"/>
+      <c r="A87" s="391"/>
+      <c r="B87" s="384"/>
       <c r="C87" s="127" t="s">
         <v>41</v>
       </c>
       <c r="D87" s="150"/>
       <c r="E87" s="25"/>
       <c r="F87" s="35"/>
       <c r="G87" s="26" t="s">
         <v>47</v>
       </c>
       <c r="H87" s="27" t="s">
         <v>47</v>
       </c>
       <c r="I87" s="25"/>
       <c r="J87" s="35"/>
       <c r="K87" s="26" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="L87" s="117"/>
       <c r="M87" s="149"/>
       <c r="N87" s="131" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>371</v>
+      </c>
+      <c r="O87" s="212" t="s">
+        <v>367</v>
       </c>
       <c r="P87" s="11"/>
       <c r="Q87" s="11"/>
     </row>
     <row r="88" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="393"/>
-      <c r="B88" s="382"/>
+      <c r="A88" s="391"/>
+      <c r="B88" s="384"/>
       <c r="C88" s="127" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="D88" s="368" t="s">
+        <v>320</v>
+      </c>
+      <c r="D88" s="367" t="s">
         <v>5</v>
       </c>
       <c r="E88" s="80"/>
-      <c r="F88" s="367"/>
-[...1 lines deleted...]
-      <c r="H88" s="366"/>
+      <c r="F88" s="366"/>
+      <c r="G88" s="368"/>
+      <c r="H88" s="365"/>
       <c r="I88" s="80"/>
-      <c r="J88" s="367" t="s">
-[...9 lines deleted...]
-        <v>323</v>
+      <c r="J88" s="366" t="s">
+        <v>5</v>
+      </c>
+      <c r="K88" s="368"/>
+      <c r="L88" s="338" t="s">
+        <v>5</v>
+      </c>
+      <c r="M88" s="369"/>
+      <c r="N88" s="370"/>
+      <c r="O88" s="196" t="s">
+        <v>321</v>
       </c>
       <c r="P88" s="11"/>
       <c r="Q88" s="11"/>
     </row>
     <row r="89" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="393"/>
-      <c r="B89" s="382"/>
+      <c r="A89" s="391"/>
+      <c r="B89" s="384"/>
       <c r="C89" s="127" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="D89" s="368"/>
+        <v>345</v>
+      </c>
+      <c r="D89" s="367"/>
       <c r="E89" s="80"/>
-      <c r="F89" s="367"/>
-[...3 lines deleted...]
-      <c r="H89" s="366"/>
+      <c r="F89" s="366"/>
+      <c r="G89" s="368" t="s">
+        <v>335</v>
+      </c>
+      <c r="H89" s="365"/>
       <c r="I89" s="80"/>
-      <c r="J89" s="367"/>
-[...5 lines deleted...]
-        <v>348</v>
+      <c r="J89" s="366"/>
+      <c r="K89" s="368"/>
+      <c r="L89" s="338"/>
+      <c r="M89" s="369"/>
+      <c r="N89" s="370"/>
+      <c r="O89" s="196" t="s">
+        <v>346</v>
       </c>
       <c r="P89" s="11"/>
       <c r="Q89" s="11"/>
     </row>
     <row r="90" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A90" s="394"/>
+      <c r="A90" s="392"/>
       <c r="B90" s="383"/>
-      <c r="C90" s="307" t="s">
-        <v>324</v>
+      <c r="C90" s="306" t="s">
+        <v>322</v>
       </c>
       <c r="D90" s="158"/>
-      <c r="E90" s="262"/>
+      <c r="E90" s="261"/>
       <c r="F90" s="160" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="G90" s="161"/>
-      <c r="H90" s="256"/>
-[...1 lines deleted...]
-        <v>333</v>
+      <c r="H90" s="255"/>
+      <c r="I90" s="261" t="s">
+        <v>331</v>
       </c>
       <c r="J90" s="160"/>
       <c r="K90" s="161"/>
-      <c r="L90" s="169"/>
+      <c r="L90" s="168"/>
       <c r="M90" s="162" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>331</v>
+      </c>
+      <c r="N90" s="178"/>
+      <c r="O90" s="213" t="s">
+        <v>344</v>
       </c>
       <c r="P90" s="11"/>
       <c r="Q90" s="11"/>
     </row>
     <row r="91" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="393" t="s">
-[...3 lines deleted...]
-        <v>239</v>
+      <c r="A91" s="391" t="s">
+        <v>375</v>
+      </c>
+      <c r="B91" s="384" t="s">
+        <v>238</v>
       </c>
       <c r="C91" s="123" t="s">
         <v>17</v>
       </c>
       <c r="D91" s="119"/>
       <c r="E91" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F91" s="65" t="s">
         <v>47</v>
       </c>
       <c r="G91" s="62"/>
       <c r="H91" s="125"/>
       <c r="I91" s="111"/>
       <c r="J91" s="65" t="s">
         <v>5</v>
       </c>
       <c r="K91" s="62"/>
       <c r="L91" s="125"/>
       <c r="M91" s="50"/>
       <c r="N91" s="132"/>
-      <c r="O91" s="208" t="s">
+      <c r="O91" s="207" t="s">
         <v>99</v>
       </c>
       <c r="P91" s="11"/>
       <c r="Q91" s="11"/>
     </row>
     <row r="92" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A92" s="393"/>
-      <c r="B92" s="382"/>
+      <c r="A92" s="391"/>
+      <c r="B92" s="384"/>
       <c r="C92" s="121" t="s">
         <v>16</v>
       </c>
-      <c r="D92" s="258"/>
+      <c r="D92" s="257"/>
       <c r="E92" s="50"/>
       <c r="F92" s="65"/>
       <c r="G92" s="62"/>
       <c r="H92" s="116" t="s">
         <v>157</v>
       </c>
-      <c r="I92" s="257" t="s">
+      <c r="I92" s="256" t="s">
         <v>156</v>
       </c>
       <c r="J92" s="65"/>
       <c r="K92" s="62"/>
-      <c r="L92" s="258" t="s">
+      <c r="L92" s="257" t="s">
         <v>156</v>
       </c>
-      <c r="M92" s="174" t="s">
+      <c r="M92" s="173" t="s">
         <v>157</v>
       </c>
       <c r="N92" s="132"/>
-      <c r="O92" s="208" t="s">
+      <c r="O92" s="207" t="s">
         <v>118</v>
       </c>
       <c r="P92" s="11"/>
       <c r="Q92" s="11"/>
     </row>
     <row r="93" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A93" s="393"/>
-[...1 lines deleted...]
-      <c r="C93" s="303" t="s">
+      <c r="A93" s="391"/>
+      <c r="B93" s="384"/>
+      <c r="C93" s="302" t="s">
         <v>130</v>
       </c>
       <c r="D93" s="32"/>
       <c r="E93" s="50"/>
       <c r="F93" s="65"/>
       <c r="G93" s="62" t="s">
         <v>47</v>
       </c>
       <c r="H93" s="63" t="s">
         <v>5</v>
       </c>
       <c r="I93" s="64"/>
       <c r="J93" s="124" t="s">
         <v>157</v>
       </c>
       <c r="K93" s="62" t="s">
         <v>5</v>
       </c>
       <c r="L93" s="125"/>
       <c r="M93" s="50"/>
       <c r="N93" s="132" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="O93" s="208" t="s">
+        <v>372</v>
+      </c>
+      <c r="O93" s="207" t="s">
         <v>131</v>
       </c>
       <c r="P93" s="11"/>
       <c r="Q93" s="11"/>
     </row>
     <row r="94" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A94" s="393"/>
-[...1 lines deleted...]
-      <c r="C94" s="304" t="s">
+      <c r="A94" s="391"/>
+      <c r="B94" s="384"/>
+      <c r="C94" s="303" t="s">
         <v>201</v>
       </c>
       <c r="D94" s="119" t="s">
         <v>200</v>
       </c>
       <c r="E94" s="50"/>
       <c r="F94" s="65"/>
       <c r="G94" s="62"/>
       <c r="H94" s="125"/>
       <c r="I94" s="111"/>
       <c r="J94" s="65"/>
       <c r="K94" s="62" t="s">
         <v>200</v>
       </c>
       <c r="L94" s="125"/>
       <c r="M94" s="50"/>
       <c r="N94" s="132"/>
-      <c r="O94" s="208" t="s">
+      <c r="O94" s="207" t="s">
         <v>202</v>
       </c>
       <c r="P94" s="11"/>
       <c r="Q94" s="11"/>
     </row>
     <row r="95" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="390" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="A95" s="388" t="s">
+        <v>227</v>
+      </c>
+      <c r="B95" s="382" t="s">
+        <v>237</v>
       </c>
       <c r="C95" s="44" t="s">
         <v>42</v>
       </c>
       <c r="D95" s="151"/>
       <c r="E95" s="89"/>
-      <c r="F95" s="270"/>
+      <c r="F95" s="269"/>
       <c r="G95" s="22"/>
       <c r="H95" s="90" t="s">
         <v>158</v>
       </c>
       <c r="I95" s="89"/>
       <c r="J95" s="46"/>
       <c r="K95" s="22"/>
       <c r="L95" s="45" t="s">
         <v>5</v>
       </c>
       <c r="M95" s="89"/>
       <c r="N95" s="139"/>
-      <c r="O95" s="215" t="s">
+      <c r="O95" s="214" t="s">
         <v>100</v>
       </c>
       <c r="P95" s="11"/>
       <c r="Q95" s="11"/>
     </row>
     <row r="96" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="391"/>
-[...1 lines deleted...]
-      <c r="C96" s="285" t="s">
+      <c r="A96" s="389"/>
+      <c r="B96" s="384"/>
+      <c r="C96" s="284" t="s">
         <v>71</v>
       </c>
       <c r="D96" s="150"/>
       <c r="E96" s="149" t="s">
         <v>47</v>
       </c>
       <c r="F96" s="35"/>
       <c r="G96" s="26"/>
       <c r="H96" s="150"/>
       <c r="I96" s="149"/>
       <c r="J96" s="35"/>
       <c r="K96" s="26" t="s">
         <v>47</v>
       </c>
       <c r="L96" s="27"/>
       <c r="M96" s="149"/>
       <c r="N96" s="145"/>
-      <c r="O96" s="209" t="s">
-        <v>277</v>
+      <c r="O96" s="208" t="s">
+        <v>275</v>
       </c>
       <c r="P96" s="11"/>
       <c r="Q96" s="11"/>
     </row>
     <row r="97" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="391"/>
-      <c r="B97" s="382"/>
+      <c r="A97" s="389"/>
+      <c r="B97" s="384"/>
       <c r="C97" s="121" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D97" s="152"/>
       <c r="E97" s="153"/>
       <c r="F97" s="154"/>
       <c r="G97" s="155" t="s">
         <v>5</v>
       </c>
       <c r="H97" s="152"/>
       <c r="I97" s="153" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="J97" s="154"/>
       <c r="K97" s="155"/>
       <c r="L97" s="156"/>
       <c r="M97" s="153"/>
       <c r="N97" s="157"/>
-      <c r="O97" s="216" t="s">
-        <v>326</v>
+      <c r="O97" s="215" t="s">
+        <v>324</v>
       </c>
       <c r="P97" s="11"/>
       <c r="Q97" s="11"/>
     </row>
     <row r="98" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="391"/>
-[...4 lines deleted...]
-        <v>327</v>
+      <c r="A98" s="389"/>
+      <c r="B98" s="384"/>
+      <c r="C98" s="284" t="s">
+        <v>325</v>
       </c>
       <c r="D98" s="150"/>
       <c r="E98" s="149"/>
       <c r="F98" s="35" t="s">
         <v>47</v>
       </c>
       <c r="G98" s="26"/>
       <c r="H98" s="150"/>
       <c r="I98" s="149"/>
       <c r="J98" s="35" t="s">
         <v>47</v>
       </c>
       <c r="K98" s="26"/>
       <c r="L98" s="27"/>
       <c r="M98" s="149" t="s">
         <v>47</v>
       </c>
       <c r="N98" s="145"/>
-      <c r="O98" s="209" t="s">
-        <v>328</v>
+      <c r="O98" s="208" t="s">
+        <v>326</v>
       </c>
       <c r="P98" s="11"/>
       <c r="Q98" s="11"/>
     </row>
     <row r="99" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A99" s="406"/>
+      <c r="A99" s="390"/>
       <c r="B99" s="383"/>
-      <c r="C99" s="245" t="s">
-        <v>329</v>
+      <c r="C99" s="244" t="s">
+        <v>327</v>
       </c>
       <c r="D99" s="158" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="E99" s="159"/>
       <c r="F99" s="160"/>
       <c r="G99" s="161"/>
       <c r="H99" s="158" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="I99" s="162"/>
       <c r="J99" s="160"/>
       <c r="K99" s="161"/>
       <c r="L99" s="163"/>
       <c r="M99" s="162"/>
       <c r="N99" s="164"/>
-      <c r="O99" s="217" t="s">
-        <v>349</v>
+      <c r="O99" s="216" t="s">
+        <v>347</v>
       </c>
       <c r="P99" s="11"/>
       <c r="Q99" s="11"/>
     </row>
     <row r="100" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="384" t="s">
-[...5 lines deleted...]
-      <c r="C100" s="358" t="s">
+      <c r="A100" s="396" t="s">
+        <v>284</v>
+      </c>
+      <c r="B100" s="398" t="s">
+        <v>238</v>
+      </c>
+      <c r="C100" s="357" t="s">
         <v>68</v>
       </c>
       <c r="D100" s="151" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="E100" s="146"/>
       <c r="F100" s="35"/>
       <c r="G100" s="26"/>
       <c r="H100" s="150"/>
       <c r="I100" s="149"/>
       <c r="J100" s="35"/>
       <c r="K100" s="26"/>
       <c r="L100" s="90"/>
       <c r="M100" s="89"/>
       <c r="N100" s="145"/>
-      <c r="O100" s="209" t="s">
+      <c r="O100" s="208" t="s">
         <v>69</v>
       </c>
       <c r="P100" s="11"/>
       <c r="Q100" s="11"/>
     </row>
     <row r="101" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A101" s="386"/>
-[...2 lines deleted...]
-        <v>287</v>
+      <c r="A101" s="397"/>
+      <c r="B101" s="399"/>
+      <c r="C101" s="244" t="s">
+        <v>285</v>
       </c>
       <c r="D101" s="156"/>
-      <c r="E101" s="357" t="s">
+      <c r="E101" s="356" t="s">
         <v>47</v>
       </c>
       <c r="F101" s="154"/>
       <c r="G101" s="155"/>
       <c r="H101" s="152" t="s">
         <v>47</v>
       </c>
       <c r="I101" s="66"/>
       <c r="J101" s="154" t="s">
         <v>47</v>
       </c>
       <c r="K101" s="155"/>
       <c r="L101" s="29" t="s">
         <v>47</v>
       </c>
       <c r="M101" s="57"/>
       <c r="N101" s="157"/>
-      <c r="O101" s="216" t="s">
-        <v>288</v>
+      <c r="O101" s="215" t="s">
+        <v>286</v>
       </c>
       <c r="P101" s="11"/>
       <c r="Q101" s="11"/>
     </row>
     <row r="102" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="390" t="s">
-[...5 lines deleted...]
-      <c r="C102" s="360" t="s">
+      <c r="A102" s="388" t="s">
+        <v>228</v>
+      </c>
+      <c r="B102" s="382" t="s">
+        <v>239</v>
+      </c>
+      <c r="C102" s="359" t="s">
         <v>43</v>
       </c>
       <c r="D102" s="138"/>
       <c r="E102" s="137"/>
       <c r="F102" s="107"/>
-      <c r="G102" s="166"/>
+      <c r="G102" s="165"/>
       <c r="H102" s="136" t="s">
         <v>47</v>
       </c>
       <c r="I102" s="103" t="s">
         <v>5</v>
       </c>
       <c r="J102" s="107"/>
       <c r="K102" s="105"/>
       <c r="L102" s="136" t="s">
         <v>78</v>
       </c>
-      <c r="M102" s="167" t="s">
-[...3 lines deleted...]
-      <c r="O102" s="215" t="s">
+      <c r="M102" s="166" t="s">
+        <v>5</v>
+      </c>
+      <c r="N102" s="167" t="s">
+        <v>372</v>
+      </c>
+      <c r="O102" s="214" t="s">
         <v>101</v>
       </c>
       <c r="P102" s="11"/>
       <c r="Q102" s="11"/>
     </row>
     <row r="103" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="391"/>
-      <c r="B103" s="382"/>
+      <c r="A103" s="389"/>
+      <c r="B103" s="384"/>
       <c r="C103" s="121" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="D103" s="150"/>
       <c r="E103" s="149"/>
       <c r="F103" s="35" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="G103" s="26" t="s">
         <v>5</v>
       </c>
       <c r="H103" s="150"/>
       <c r="I103" s="149"/>
       <c r="J103" s="35" t="s">
         <v>5</v>
       </c>
       <c r="K103" s="26" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="L103" s="27"/>
       <c r="M103" s="149"/>
-      <c r="N103" s="145"/>
-      <c r="O103" s="209" t="s">
+      <c r="N103" s="131" t="s">
+        <v>368</v>
+      </c>
+      <c r="O103" s="208" t="s">
         <v>46</v>
       </c>
       <c r="P103" s="11"/>
       <c r="Q103" s="11"/>
     </row>
     <row r="104" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A104" s="406"/>
+      <c r="A104" s="390"/>
       <c r="B104" s="383"/>
-      <c r="C104" s="298" t="s">
-[...22 lines deleted...]
-        <v>310</v>
+      <c r="C104" s="297" t="s">
+        <v>309</v>
+      </c>
+      <c r="D104" s="311"/>
+      <c r="E104" s="169" t="s">
+        <v>335</v>
+      </c>
+      <c r="F104" s="170"/>
+      <c r="G104" s="360"/>
+      <c r="H104" s="228" t="s">
+        <v>349</v>
+      </c>
+      <c r="I104" s="229" t="s">
+        <v>335</v>
+      </c>
+      <c r="J104" s="230"/>
+      <c r="K104" s="182" t="s">
+        <v>335</v>
+      </c>
+      <c r="L104" s="228"/>
+      <c r="M104" s="229"/>
+      <c r="N104" s="179" t="s">
+        <v>369</v>
+      </c>
+      <c r="O104" s="213" t="s">
+        <v>308</v>
       </c>
       <c r="P104" s="11"/>
       <c r="Q104" s="11"/>
     </row>
     <row r="105" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A105" s="393" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="A105" s="391" t="s">
+        <v>229</v>
+      </c>
+      <c r="B105" s="384" t="s">
+        <v>237</v>
       </c>
       <c r="C105" s="123" t="s">
         <v>19</v>
       </c>
       <c r="D105" s="32" t="s">
         <v>79</v>
       </c>
       <c r="E105" s="50" t="s">
         <v>5</v>
       </c>
       <c r="F105" s="65" t="s">
         <v>79</v>
       </c>
       <c r="G105" s="23"/>
       <c r="H105" s="119"/>
       <c r="I105" s="50"/>
       <c r="J105" s="120"/>
       <c r="K105" s="23"/>
       <c r="L105" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="M105" s="174"/>
+      <c r="M105" s="173"/>
       <c r="N105" s="126"/>
-      <c r="O105" s="208" t="s">
+      <c r="O105" s="207" t="s">
         <v>62</v>
       </c>
       <c r="P105" s="11"/>
       <c r="Q105" s="11"/>
     </row>
     <row r="106" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A106" s="393"/>
-      <c r="B106" s="382"/>
+      <c r="A106" s="391"/>
+      <c r="B106" s="384"/>
       <c r="C106" s="121" t="s">
         <v>18</v>
       </c>
       <c r="D106" s="150"/>
       <c r="E106" s="149"/>
       <c r="F106" s="35"/>
       <c r="G106" s="26" t="s">
         <v>47</v>
       </c>
       <c r="H106" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="I106" s="175" t="s">
+      <c r="I106" s="174" t="s">
         <v>82</v>
       </c>
-      <c r="J106" s="176" t="s">
+      <c r="J106" s="175" t="s">
         <v>5</v>
       </c>
       <c r="K106" s="26"/>
       <c r="L106" s="150"/>
-      <c r="M106" s="175"/>
-[...4 lines deleted...]
-        <v>255</v>
+      <c r="M106" s="174"/>
+      <c r="N106" s="131"/>
+      <c r="O106" s="208" t="s">
+        <v>253</v>
       </c>
       <c r="P106" s="11"/>
       <c r="Q106" s="11"/>
     </row>
     <row r="107" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A107" s="393"/>
-      <c r="B107" s="382"/>
+      <c r="A107" s="391"/>
+      <c r="B107" s="384"/>
       <c r="C107" s="121" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D107" s="32"/>
       <c r="E107" s="24"/>
       <c r="F107" s="33"/>
       <c r="G107" s="23"/>
-      <c r="H107" s="177" t="s">
+      <c r="H107" s="176" t="s">
         <v>82</v>
       </c>
       <c r="I107" s="24" t="s">
         <v>5</v>
       </c>
       <c r="J107" s="33"/>
       <c r="K107" s="23" t="s">
         <v>5</v>
       </c>
       <c r="L107" s="119"/>
-      <c r="M107" s="175" t="s">
+      <c r="M107" s="174" t="s">
         <v>5</v>
       </c>
       <c r="N107" s="131" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>368</v>
+      </c>
+      <c r="O107" s="207" t="s">
+        <v>254</v>
       </c>
       <c r="P107" s="11"/>
       <c r="Q107" s="11"/>
     </row>
     <row r="108" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A108" s="393"/>
-      <c r="B108" s="382"/>
+      <c r="A108" s="391"/>
+      <c r="B108" s="384"/>
       <c r="C108" s="123" t="s">
         <v>74</v>
       </c>
       <c r="D108" s="119"/>
       <c r="E108" s="50"/>
       <c r="F108" s="35" t="s">
         <v>5</v>
       </c>
       <c r="G108" s="23" t="s">
         <v>136</v>
       </c>
       <c r="H108" s="32"/>
       <c r="I108" s="50"/>
       <c r="J108" s="120"/>
       <c r="K108" s="23"/>
       <c r="L108" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="M108" s="175"/>
+      <c r="M108" s="174"/>
       <c r="N108" s="132"/>
-      <c r="O108" s="208" t="s">
+      <c r="O108" s="207" t="s">
         <v>76</v>
       </c>
       <c r="P108" s="11"/>
       <c r="Q108" s="11"/>
     </row>
     <row r="109" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A109" s="394"/>
+      <c r="A109" s="392"/>
       <c r="B109" s="383"/>
-      <c r="C109" s="307" t="s">
+      <c r="C109" s="306" t="s">
         <v>75</v>
       </c>
       <c r="D109" s="29"/>
       <c r="E109" s="30" t="s">
         <v>5</v>
       </c>
       <c r="F109" s="41"/>
       <c r="G109" s="31"/>
       <c r="H109" s="114"/>
       <c r="I109" s="30"/>
       <c r="J109" s="41"/>
       <c r="K109" s="31"/>
       <c r="L109" s="114"/>
-      <c r="M109" s="220"/>
-[...1 lines deleted...]
-      <c r="O109" s="217" t="s">
+      <c r="M109" s="219"/>
+      <c r="N109" s="179"/>
+      <c r="O109" s="216" t="s">
         <v>77</v>
       </c>
       <c r="P109" s="11"/>
       <c r="Q109" s="11"/>
     </row>
     <row r="110" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A110" s="413" t="s">
-[...5 lines deleted...]
-      <c r="C110" s="273" t="s">
+      <c r="A110" s="386" t="s">
+        <v>230</v>
+      </c>
+      <c r="B110" s="384" t="s">
+        <v>238</v>
+      </c>
+      <c r="C110" s="272" t="s">
         <v>20</v>
       </c>
       <c r="D110" s="119"/>
       <c r="E110" s="50"/>
       <c r="F110" s="33" t="s">
         <v>47</v>
       </c>
       <c r="G110" s="52"/>
       <c r="H110" s="119"/>
       <c r="I110" s="50"/>
       <c r="J110" s="33" t="s">
         <v>5</v>
       </c>
       <c r="K110" s="23"/>
       <c r="L110" s="119"/>
-      <c r="M110" s="221"/>
-[...1 lines deleted...]
-      <c r="O110" s="208" t="s">
+      <c r="M110" s="220"/>
+      <c r="N110" s="221"/>
+      <c r="O110" s="207" t="s">
         <v>119</v>
       </c>
       <c r="P110" s="11"/>
       <c r="Q110" s="11"/>
     </row>
     <row r="111" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A111" s="413"/>
-      <c r="B111" s="382"/>
+      <c r="A111" s="386"/>
+      <c r="B111" s="384"/>
       <c r="C111" s="121" t="s">
         <v>185</v>
       </c>
-      <c r="D111" s="288"/>
+      <c r="D111" s="287"/>
       <c r="E111" s="149"/>
       <c r="F111" s="35"/>
-      <c r="G111" s="182" t="s">
-        <v>365</v>
+      <c r="G111" s="181" t="s">
+        <v>361</v>
       </c>
       <c r="H111" s="150" t="s">
         <v>47</v>
       </c>
       <c r="I111" s="149"/>
       <c r="J111" s="35"/>
       <c r="K111" s="26" t="s">
         <v>186</v>
       </c>
       <c r="L111" s="150" t="s">
         <v>186</v>
       </c>
-      <c r="M111" s="289" t="s">
+      <c r="M111" s="288" t="s">
         <v>187</v>
       </c>
-      <c r="N111" s="328"/>
-      <c r="O111" s="209" t="s">
+      <c r="N111" s="327"/>
+      <c r="O111" s="208" t="s">
         <v>188</v>
       </c>
       <c r="P111" s="11"/>
       <c r="Q111" s="11"/>
     </row>
     <row r="112" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A112" s="427"/>
+      <c r="A112" s="387"/>
       <c r="B112" s="383"/>
-      <c r="C112" s="298" t="s">
+      <c r="C112" s="297" t="s">
         <v>189</v>
       </c>
-      <c r="D112" s="178" t="s">
+      <c r="D112" s="177" t="s">
         <v>47</v>
       </c>
       <c r="E112" s="148" t="s">
         <v>47</v>
       </c>
       <c r="F112" s="84"/>
       <c r="G112" s="115"/>
       <c r="H112" s="143" t="s">
         <v>47</v>
       </c>
       <c r="I112" s="148" t="s">
         <v>47</v>
       </c>
       <c r="J112" s="84"/>
       <c r="K112" s="85"/>
-      <c r="L112" s="178"/>
+      <c r="L112" s="177"/>
       <c r="M112" s="148"/>
-      <c r="N112" s="180"/>
-      <c r="O112" s="217" t="s">
+      <c r="N112" s="179"/>
+      <c r="O112" s="216" t="s">
         <v>203</v>
       </c>
       <c r="P112" s="11"/>
       <c r="Q112" s="11"/>
     </row>
     <row r="113" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="412" t="s">
-[...5 lines deleted...]
-      <c r="C113" s="303" t="s">
+      <c r="A113" s="385" t="s">
+        <v>231</v>
+      </c>
+      <c r="B113" s="382" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="302" t="s">
         <v>86</v>
       </c>
       <c r="D113" s="45" t="s">
         <v>47</v>
       </c>
       <c r="E113" s="89" t="s">
         <v>47</v>
       </c>
       <c r="F113" s="46"/>
       <c r="G113" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="H113" s="251"/>
+      <c r="H113" s="250"/>
       <c r="I113" s="89" t="s">
         <v>47</v>
       </c>
       <c r="J113" s="46"/>
       <c r="K113" s="22"/>
       <c r="L113" s="151" t="s">
         <v>47</v>
       </c>
       <c r="M113" s="89"/>
       <c r="N113" s="139"/>
-      <c r="O113" s="215" t="s">
+      <c r="O113" s="214" t="s">
         <v>149</v>
       </c>
       <c r="P113" s="11"/>
       <c r="Q113" s="11"/>
     </row>
     <row r="114" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A114" s="427"/>
+      <c r="A114" s="387"/>
       <c r="B114" s="383"/>
-      <c r="C114" s="344" t="s">
-        <v>249</v>
+      <c r="C114" s="343" t="s">
+        <v>247</v>
       </c>
       <c r="D114" s="29"/>
       <c r="E114" s="57" t="s">
         <v>47</v>
       </c>
       <c r="F114" s="41" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="G114" s="31"/>
       <c r="H114" s="42"/>
       <c r="I114" s="57"/>
       <c r="J114" s="41" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="K114" s="31" t="s">
         <v>47</v>
       </c>
       <c r="L114" s="114"/>
       <c r="M114" s="57"/>
-      <c r="N114" s="180"/>
-[...1 lines deleted...]
-        <v>251</v>
+      <c r="N114" s="179"/>
+      <c r="O114" s="209" t="s">
+        <v>249</v>
       </c>
       <c r="P114" s="11"/>
       <c r="Q114" s="11"/>
     </row>
     <row r="115" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A115" s="412" t="s">
-[...3 lines deleted...]
-        <v>239</v>
+      <c r="A115" s="385" t="s">
+        <v>232</v>
+      </c>
+      <c r="B115" s="382" t="s">
+        <v>238</v>
       </c>
       <c r="C115" s="44" t="s">
         <v>22</v>
       </c>
       <c r="D115" s="125"/>
       <c r="E115" s="64" t="s">
         <v>47</v>
       </c>
       <c r="F115" s="124"/>
       <c r="G115" s="62" t="s">
         <v>47</v>
       </c>
       <c r="H115" s="63" t="s">
         <v>47</v>
       </c>
       <c r="I115" s="64" t="s">
         <v>5</v>
       </c>
       <c r="J115" s="65"/>
       <c r="K115" s="62"/>
       <c r="L115" s="63" t="s">
         <v>5</v>
       </c>
       <c r="M115" s="64" t="s">
         <v>5</v>
       </c>
       <c r="N115" s="133"/>
-      <c r="O115" s="208" t="s">
+      <c r="O115" s="207" t="s">
         <v>195</v>
       </c>
       <c r="P115" s="11"/>
       <c r="Q115" s="11"/>
     </row>
     <row r="116" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A116" s="413"/>
-      <c r="B116" s="382"/>
+      <c r="A116" s="386"/>
+      <c r="B116" s="384"/>
       <c r="C116" s="123" t="s">
         <v>21</v>
       </c>
       <c r="D116" s="63"/>
-      <c r="E116" s="181" t="s">
+      <c r="E116" s="180" t="s">
         <v>47</v>
       </c>
       <c r="F116" s="65" t="s">
         <v>47</v>
       </c>
       <c r="G116" s="113"/>
       <c r="H116" s="63"/>
       <c r="I116" s="64"/>
       <c r="J116" s="65" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="K116" s="62" t="s">
         <v>5</v>
       </c>
       <c r="L116" s="125" t="s">
         <v>47</v>
       </c>
       <c r="M116" s="111" t="s">
         <v>47</v>
       </c>
       <c r="N116" s="132"/>
-      <c r="O116" s="208" t="s">
+      <c r="O116" s="207" t="s">
         <v>196</v>
       </c>
       <c r="P116" s="11"/>
       <c r="Q116" s="11"/>
     </row>
     <row r="117" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A117" s="413"/>
-      <c r="B117" s="382"/>
+      <c r="A117" s="386"/>
+      <c r="B117" s="384"/>
       <c r="C117" s="121" t="s">
         <v>31</v>
       </c>
       <c r="D117" s="72" t="s">
         <v>47</v>
       </c>
-      <c r="E117" s="181" t="s">
+      <c r="E117" s="180" t="s">
         <v>47</v>
       </c>
       <c r="F117" s="70"/>
       <c r="G117" s="39"/>
       <c r="H117" s="72"/>
       <c r="I117" s="69" t="s">
         <v>47</v>
       </c>
-      <c r="J117" s="363"/>
+      <c r="J117" s="362"/>
       <c r="K117" s="39" t="s">
         <v>5</v>
       </c>
       <c r="L117" s="72"/>
       <c r="M117" s="128"/>
       <c r="N117" s="131"/>
-      <c r="O117" s="209" t="s">
+      <c r="O117" s="208" t="s">
         <v>197</v>
       </c>
       <c r="P117" s="11"/>
       <c r="Q117" s="11"/>
     </row>
     <row r="118" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="413"/>
-      <c r="B118" s="382"/>
+      <c r="A118" s="386"/>
+      <c r="B118" s="384"/>
       <c r="C118" s="121" t="s">
         <v>184</v>
       </c>
       <c r="D118" s="72"/>
-      <c r="E118" s="181"/>
+      <c r="E118" s="180"/>
       <c r="F118" s="65" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="G118" s="62" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="H118" s="72"/>
-      <c r="I118" s="181"/>
+      <c r="I118" s="180" t="s">
+        <v>47</v>
+      </c>
       <c r="J118" s="70"/>
       <c r="K118" s="39"/>
       <c r="L118" s="72"/>
       <c r="M118" s="128" t="s">
         <v>47</v>
       </c>
       <c r="N118" s="131"/>
-      <c r="O118" s="209" t="s">
+      <c r="O118" s="208" t="s">
         <v>198</v>
       </c>
       <c r="P118" s="11"/>
       <c r="Q118" s="11"/>
     </row>
     <row r="119" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A119" s="427"/>
+      <c r="A119" s="387"/>
       <c r="B119" s="383"/>
-      <c r="C119" s="294" t="s">
+      <c r="C119" s="293" t="s">
         <v>53</v>
       </c>
       <c r="D119" s="122" t="s">
         <v>47</v>
       </c>
       <c r="E119" s="110"/>
       <c r="F119" s="84"/>
       <c r="G119" s="85" t="s">
         <v>47</v>
       </c>
       <c r="H119" s="122" t="s">
         <v>47</v>
       </c>
-      <c r="I119" s="362"/>
+      <c r="I119" s="361" t="s">
+        <v>5</v>
+      </c>
       <c r="J119" s="84" t="s">
         <v>47</v>
       </c>
       <c r="K119" s="85"/>
       <c r="L119" s="122"/>
       <c r="M119" s="142"/>
-      <c r="N119" s="180"/>
-      <c r="O119" s="210" t="s">
+      <c r="N119" s="179"/>
+      <c r="O119" s="209" t="s">
         <v>199</v>
       </c>
       <c r="P119" s="11"/>
       <c r="Q119" s="11"/>
     </row>
     <row r="120" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A120" s="407" t="s">
-[...3 lines deleted...]
-        <v>274</v>
+      <c r="A120" s="380" t="s">
+        <v>233</v>
+      </c>
+      <c r="B120" s="380" t="s">
+        <v>272</v>
       </c>
       <c r="C120" s="127" t="s">
         <v>44</v>
       </c>
       <c r="D120" s="150" t="s">
         <v>47</v>
       </c>
-      <c r="E120" s="175" t="s">
-        <v>275</v>
+      <c r="E120" s="174" t="s">
+        <v>273</v>
       </c>
       <c r="F120" s="35"/>
       <c r="G120" s="26" t="s">
         <v>5</v>
       </c>
       <c r="H120" s="150"/>
       <c r="I120" s="25"/>
       <c r="J120" s="35"/>
       <c r="K120" s="26"/>
       <c r="L120" s="27" t="s">
         <v>5</v>
       </c>
       <c r="M120" s="149"/>
       <c r="N120" s="131" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="O120" s="209" t="s">
+        <v>368</v>
+      </c>
+      <c r="O120" s="208" t="s">
         <v>120</v>
       </c>
       <c r="P120" s="11"/>
       <c r="Q120" s="11"/>
     </row>
     <row r="121" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A121" s="408"/>
-[...1 lines deleted...]
-      <c r="C121" s="305" t="s">
+      <c r="A121" s="393"/>
+      <c r="B121" s="393"/>
+      <c r="C121" s="304" t="s">
         <v>70</v>
       </c>
       <c r="D121" s="147" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>273</v>
+      </c>
+      <c r="E121" s="180" t="s">
+        <v>274</v>
       </c>
       <c r="F121" s="35"/>
       <c r="G121" s="26"/>
       <c r="H121" s="150" t="s">
         <v>47</v>
       </c>
       <c r="I121" s="25"/>
       <c r="J121" s="35"/>
       <c r="K121" s="26" t="s">
         <v>47</v>
       </c>
       <c r="L121" s="27"/>
       <c r="M121" s="149"/>
       <c r="N121" s="131" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="O121" s="209" t="s">
+        <v>372</v>
+      </c>
+      <c r="O121" s="208" t="s">
         <v>102</v>
       </c>
       <c r="P121" s="11"/>
       <c r="Q121" s="11"/>
     </row>
     <row r="122" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A122" s="408"/>
-[...5 lines deleted...]
-      <c r="E122" s="374"/>
+      <c r="A122" s="393"/>
+      <c r="B122" s="393"/>
+      <c r="C122" s="304" t="s">
+        <v>355</v>
+      </c>
+      <c r="D122" s="372"/>
+      <c r="E122" s="373"/>
       <c r="F122" s="154"/>
-      <c r="G122" s="182" t="s">
-        <v>262</v>
+      <c r="G122" s="181" t="s">
+        <v>260</v>
       </c>
       <c r="H122" s="152"/>
       <c r="I122" s="66" t="s">
         <v>5</v>
       </c>
       <c r="J122" s="154" t="s">
         <v>5</v>
       </c>
       <c r="K122" s="155"/>
       <c r="L122" s="156"/>
       <c r="M122" s="153"/>
-      <c r="N122" s="371" t="s">
-[...3 lines deleted...]
-        <v>358</v>
+      <c r="N122" s="370" t="s">
+        <v>369</v>
+      </c>
+      <c r="O122" s="215" t="s">
+        <v>356</v>
       </c>
       <c r="P122" s="11"/>
       <c r="Q122" s="11"/>
     </row>
     <row r="123" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A123" s="409"/>
-[...1 lines deleted...]
-      <c r="C123" s="345" t="s">
+      <c r="A123" s="381"/>
+      <c r="B123" s="381"/>
+      <c r="C123" s="344" t="s">
+        <v>357</v>
+      </c>
+      <c r="D123" s="168"/>
+      <c r="E123" s="171"/>
+      <c r="F123" s="170" t="s">
         <v>359</v>
       </c>
-      <c r="D123" s="169"/>
-[...3 lines deleted...]
-      </c>
       <c r="G123" s="85"/>
-      <c r="H123" s="276" t="s">
-[...5 lines deleted...]
-      <c r="L123" s="249"/>
+      <c r="H123" s="275" t="s">
+        <v>360</v>
+      </c>
+      <c r="I123" s="171"/>
+      <c r="J123" s="170"/>
+      <c r="K123" s="182"/>
+      <c r="L123" s="248"/>
       <c r="M123" s="162" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>359</v>
+      </c>
+      <c r="N123" s="178" t="s">
+        <v>371</v>
+      </c>
+      <c r="O123" s="249" t="s">
+        <v>358</v>
       </c>
       <c r="P123" s="11"/>
       <c r="Q123" s="11"/>
     </row>
     <row r="124" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="390" t="s">
-[...6 lines deleted...]
-        <v>283</v>
+      <c r="A124" s="388" t="s">
+        <v>234</v>
+      </c>
+      <c r="B124" s="382" t="s">
+        <v>238</v>
+      </c>
+      <c r="C124" s="349" t="s">
+        <v>281</v>
       </c>
       <c r="D124" s="138"/>
       <c r="E124" s="103" t="s">
         <v>47</v>
       </c>
       <c r="F124" s="107"/>
       <c r="G124" s="105"/>
-      <c r="H124" s="314"/>
+      <c r="H124" s="313"/>
       <c r="I124" s="103" t="s">
         <v>5</v>
       </c>
       <c r="J124" s="107" t="s">
         <v>5</v>
       </c>
       <c r="K124" s="105"/>
       <c r="L124" s="151"/>
-      <c r="M124" s="247"/>
+      <c r="M124" s="246"/>
       <c r="N124" s="139" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="O124" s="215" t="s">
+        <v>372</v>
+      </c>
+      <c r="O124" s="214" t="s">
         <v>103</v>
       </c>
       <c r="P124" s="11"/>
       <c r="Q124" s="11"/>
     </row>
     <row r="125" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A125" s="391"/>
-[...2 lines deleted...]
-        <v>243</v>
+      <c r="A125" s="389"/>
+      <c r="B125" s="384"/>
+      <c r="C125" s="304" t="s">
+        <v>241</v>
       </c>
       <c r="D125" s="72"/>
-      <c r="E125" s="181"/>
+      <c r="E125" s="180"/>
       <c r="F125" s="35" t="s">
         <v>150</v>
       </c>
       <c r="G125" s="26" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="H125" s="150" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="I125" s="25"/>
       <c r="J125" s="35"/>
       <c r="K125" s="26"/>
       <c r="L125" s="27"/>
       <c r="M125" s="149" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="N125" s="131" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>369</v>
+      </c>
+      <c r="O125" s="249" t="s">
+        <v>242</v>
       </c>
       <c r="P125" s="11"/>
       <c r="Q125" s="11"/>
     </row>
     <row r="126" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A126" s="406"/>
+      <c r="A126" s="390"/>
       <c r="B126" s="383"/>
-      <c r="C126" s="345" t="s">
-[...6 lines deleted...]
-      <c r="F126" s="171"/>
+      <c r="C126" s="344" t="s">
+        <v>243</v>
+      </c>
+      <c r="D126" s="168" t="s">
+        <v>248</v>
+      </c>
+      <c r="E126" s="171"/>
+      <c r="F126" s="170"/>
       <c r="G126" s="85" t="s">
         <v>47</v>
       </c>
-      <c r="H126" s="169"/>
-[...6 lines deleted...]
-        <v>250</v>
+      <c r="H126" s="168"/>
+      <c r="I126" s="171"/>
+      <c r="J126" s="170"/>
+      <c r="K126" s="182" t="s">
+        <v>248</v>
+      </c>
+      <c r="L126" s="248" t="s">
+        <v>248</v>
       </c>
       <c r="M126" s="162"/>
-      <c r="N126" s="179" t="s">
-[...3 lines deleted...]
-        <v>263</v>
+      <c r="N126" s="178" t="s">
+        <v>368</v>
+      </c>
+      <c r="O126" s="249" t="s">
+        <v>261</v>
       </c>
       <c r="P126" s="11"/>
       <c r="Q126" s="11"/>
     </row>
     <row r="127" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A127" s="407" t="s">
-[...5 lines deleted...]
-      <c r="C127" s="358" t="s">
+      <c r="A127" s="380" t="s">
+        <v>235</v>
+      </c>
+      <c r="B127" s="382" t="s">
+        <v>240</v>
+      </c>
+      <c r="C127" s="357" t="s">
         <v>45</v>
       </c>
       <c r="D127" s="151" t="s">
         <v>47</v>
       </c>
       <c r="E127" s="146" t="s">
         <v>5</v>
       </c>
       <c r="F127" s="35"/>
       <c r="G127" s="26" t="s">
         <v>5</v>
       </c>
       <c r="H127" s="150" t="s">
         <v>47</v>
       </c>
       <c r="I127" s="149" t="s">
         <v>5</v>
       </c>
       <c r="J127" s="35"/>
       <c r="K127" s="26"/>
       <c r="L127" s="90" t="s">
         <v>5</v>
       </c>
       <c r="M127" s="89"/>
       <c r="N127" s="145"/>
-      <c r="O127" s="209" t="s">
-        <v>343</v>
+      <c r="O127" s="208" t="s">
+        <v>341</v>
       </c>
       <c r="P127" s="11"/>
       <c r="Q127" s="11"/>
     </row>
     <row r="128" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A128" s="409"/>
+      <c r="A128" s="381"/>
       <c r="B128" s="383"/>
-      <c r="C128" s="245" t="s">
-        <v>316</v>
+      <c r="C128" s="244" t="s">
+        <v>314</v>
       </c>
       <c r="D128" s="156" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="E128" s="357"/>
+        <v>335</v>
+      </c>
+      <c r="E128" s="356"/>
       <c r="F128" s="154" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="G128" s="155"/>
       <c r="H128" s="152" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="I128" s="66"/>
       <c r="J128" s="154" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="K128" s="155" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L128" s="29" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="M128" s="57"/>
       <c r="N128" s="157"/>
-      <c r="O128" s="216" t="s">
-        <v>342</v>
+      <c r="O128" s="215" t="s">
+        <v>340</v>
       </c>
       <c r="P128" s="11"/>
       <c r="Q128" s="11"/>
     </row>
     <row r="129" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A129" s="185" t="s">
-[...5 lines deleted...]
-      <c r="C129" s="308" t="s">
+      <c r="A129" s="184" t="s">
+        <v>236</v>
+      </c>
+      <c r="B129" s="185" t="s">
+        <v>239</v>
+      </c>
+      <c r="C129" s="307" t="s">
         <v>182</v>
       </c>
-      <c r="D129" s="187"/>
-[...14 lines deleted...]
-      <c r="O129" s="218" t="s">
+      <c r="D129" s="186"/>
+      <c r="E129" s="187" t="s">
+        <v>47</v>
+      </c>
+      <c r="F129" s="188"/>
+      <c r="G129" s="189"/>
+      <c r="H129" s="190" t="s">
+        <v>47</v>
+      </c>
+      <c r="I129" s="191"/>
+      <c r="J129" s="188"/>
+      <c r="K129" s="189"/>
+      <c r="L129" s="192"/>
+      <c r="M129" s="187"/>
+      <c r="N129" s="239"/>
+      <c r="O129" s="217" t="s">
         <v>183</v>
       </c>
       <c r="P129" s="11"/>
       <c r="Q129" s="11"/>
     </row>
     <row r="130" spans="1:17" x14ac:dyDescent="0.3">
       <c r="O130" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="71">
+  <mergeCells count="70">
+    <mergeCell ref="B60:B68"/>
+    <mergeCell ref="A35:A37"/>
+    <mergeCell ref="B35:B37"/>
+    <mergeCell ref="A26:A29"/>
+    <mergeCell ref="B26:B29"/>
+    <mergeCell ref="A42:A49"/>
+    <mergeCell ref="B42:B49"/>
+    <mergeCell ref="A50:A52"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="A64:A68"/>
+    <mergeCell ref="B31:B33"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="B21:B25"/>
+    <mergeCell ref="B50:B56"/>
+    <mergeCell ref="B57:B59"/>
+    <mergeCell ref="A38:A41"/>
+    <mergeCell ref="B38:B41"/>
+    <mergeCell ref="A57:A59"/>
+    <mergeCell ref="A31:A34"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="A15:A18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B5:B10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="B15:B18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A102:A104"/>
+    <mergeCell ref="A95:A99"/>
+    <mergeCell ref="A86:A90"/>
+    <mergeCell ref="A100:A101"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="B102:B104"/>
+    <mergeCell ref="B95:B99"/>
+    <mergeCell ref="A69:A75"/>
+    <mergeCell ref="A91:A94"/>
+    <mergeCell ref="B69:B75"/>
+    <mergeCell ref="B84:B90"/>
+    <mergeCell ref="B91:B94"/>
+    <mergeCell ref="A84:A85"/>
+    <mergeCell ref="A76:A83"/>
+    <mergeCell ref="B76:B83"/>
     <mergeCell ref="A127:A128"/>
     <mergeCell ref="B127:B128"/>
     <mergeCell ref="B105:B109"/>
     <mergeCell ref="A115:A119"/>
     <mergeCell ref="B115:B119"/>
     <mergeCell ref="B124:B126"/>
     <mergeCell ref="A124:A126"/>
     <mergeCell ref="A110:A112"/>
     <mergeCell ref="B110:B112"/>
     <mergeCell ref="A113:A114"/>
     <mergeCell ref="B113:B114"/>
     <mergeCell ref="A105:A109"/>
     <mergeCell ref="A120:A123"/>
     <mergeCell ref="B120:B123"/>
-    <mergeCell ref="A69:A75"/>
-[...55 lines deleted...]
-    <mergeCell ref="A55:A56"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="37" max="14" man="1"/>
     <brk id="109" max="14" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 