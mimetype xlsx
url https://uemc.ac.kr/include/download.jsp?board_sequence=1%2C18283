--- v1 (2026-06-30)
+++ v2 (2026-08-20)
@@ -7,85 +7,85 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\EMCU\Desktop\Work\15. 외래일정\1. 월간 게시용 외래일정\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D86D1CE3-D2D2-4700-91FB-A0A35402550E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA653CEC-BCE6-472B-84AA-0FCD8C77427E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="외래진료시간표" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">외래진료시간표!$A$1:$O$127</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">외래진료시간표!$A$1:$O$125</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">외래진료시간표!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="787" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="783" uniqueCount="373">
   <si>
     <t>화</t>
   </si>
   <si>
     <t>수</t>
   </si>
   <si>
     <t>금</t>
   </si>
   <si>
     <t>오전</t>
   </si>
   <si>
     <t>오후</t>
   </si>
   <si>
     <t>●</t>
   </si>
   <si>
     <t>위치</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>목</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -166,54 +166,50 @@
     <t>이문규</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>주은정</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>염찬우</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>문병관</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김덕령</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이현우</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>조수현</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>권윤혜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이수진</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>모은경</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박성훈</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>배덕수</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김주영</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>강준혁</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -393,54 +389,50 @@
     <t>이병훈</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 정밀초음파</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>강효재</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>임종엽</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>임다운</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>서정은</t>
-[...2 lines deleted...]
-  <si>
     <t>최현화</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 기억력(초진)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>췌장, 담낭 및 담도질환, 간질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>협심증, 심근경색, 대동맥질환, 말초혈관질환(당뇨발), 부정맥</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>흉통, 호흡곤란, 협심증, 심근경색, 폐동맥색전증, 심부정맥혈전증, 동맥경화증, 고지혈증, 고혈압</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>부인종양, 부인암, 일반부인과학</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -706,67 +698,59 @@
     <t>●
 유전학클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>췌장암, 췌장내분비종양, 췌장 낭종, 담도암, 담낭암, 팽대부암, 담낭 질환(담석증, 담낭염, 담낭 용종), 복강경 수술</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>담낭질환(담석증, 담낭염, 담낭용종), 총담관낭, 담낭암, 담도암, 췌장낭종, 췌장내분비종양, 췌장암, 팽대부암, 췌담도 로봇, 복강경 수술</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>간암, 간종양, 간의 양성질환, 간이식, 담낭질환(담석증, 담낭염, 담낭용종), 로봇수술, 복강경수술</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>내분비 질환(갑상선, 부갑상선, 부신)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>대장암, 직장암, 대장항문의 양성질환, 복강경수술, 대장항문질환 일반</t>
-[...2 lines deleted...]
-  <si>
     <t>유방암, 유방질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>유방암, 유방검진(조직검사, 유방초음파), 양성유방질환(맘모톰)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>유방암, 유방검진(조직검사, 유방초음파), 양성유방질환(맘모톰), 로봇수술, 최소침습수술</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>위암, 위장관기질종양</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>위암, 위식도역류, 비만대사질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이식(신장,췌장), 대동맥 및 사지동맥질환, 하지정맥류, 심부정맥혈전증, 임파부종, 혈액투석로, 혈관중재</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>대동맥류, 말초혈관질환, 이식, 혈관 및 복막 투석로, 하지정맥류, 임파선염, 임파부종</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>외과(중환자의학, 외상외과)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>세 부 진 료 분 야</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>조주희</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -927,63 +911,51 @@
   <si>
     <t>종양내과
 (☎ 2279)</t>
   </si>
   <si>
     <t>류마티스내과
 (☎ 2189)</t>
   </si>
   <si>
     <t>산부인과
 (☎ 2549)</t>
   </si>
   <si>
     <t>소아청소년과
 (☎ 2529)</t>
   </si>
   <si>
     <t>간담췌외과
 (☎ 2769)</t>
   </si>
   <si>
     <t>갑상선내분비외과
 (☎ 2769)</t>
   </si>
   <si>
-    <t>유방외과
-[...6 lines deleted...]
-  <si>
     <t>혈관이식외과
-(☎ 2769)</t>
-[...2 lines deleted...]
-    <t>중환자의학과
 (☎ 2769)</t>
   </si>
   <si>
     <t>정신건강의학과 
 (☎ 2379)</t>
   </si>
   <si>
     <t xml:space="preserve">신경과
 (☎ 2729)  </t>
   </si>
   <si>
     <t>신경외과
 (뇌신경센터)
 (☎ 2730)</t>
   </si>
   <si>
     <t>심장혈관흉부외과
 (☎ 2230)</t>
   </si>
   <si>
     <t>안과
 (☎ 2429)</t>
   </si>
   <si>
     <t>이비인후과
@@ -1182,54 +1154,50 @@
   <si>
     <t>한정훈</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>뇌졸중, 뇌혈관질환, 뇌혈관중재시술</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김신혜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>●</t>
-[...2 lines deleted...]
-  <si>
     <t>본관 1층
 (당뇨클리닉 
 : 본관 2층
 내분비내과)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 당뇨클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>후천성 심장혈관질환, 만성신부전, 인공동정맥류, 정맥류, 말초혈관질환, 하지부종, 하지정맥류</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>본관 1층
 (혈액암센터)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -1250,54 +1218,50 @@
   </si>
   <si>
     <t>박진성</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>내분비내과
 (☎ 2159, 2179)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>조기폐암, 만성기침, 호흡곤란, 기타호흡기 질환, 폐혈관질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>성형외과
 (☎ 2369)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>홍인표</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>재건성형, 미용성형, 선천기형</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 보톡스클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
@@ -1584,102 +1548,116 @@
     <t>★
 매주</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>본관 1층
 (유방암센터)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김재준</t>
   </si>
   <si>
     <t>일반소화기</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이희욱</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>뇌혈관질환, 혈관내치료, 두부외상</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>★
-[...27 lines deleted...]
-  <si>
     <t>신경외과
 (척추관절센터) 
 (☎ 2759)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>정형외과
 (☎ 2829)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t xml:space="preserve">의정부을지대학교병원 외래 진료시간표 (8/1 ~ 8/31)          </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>★
-7/11, 7/18, 7/25</t>
+8/1</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-7/11, 7/25</t>
+8/8, 8/22</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★
-7/4, 7/11</t>
+8/29</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+8/8</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+8/22</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+8/1, 8/29</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>중환자의학과
+(☎ 2769)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>유방외과
+(☎ 2559)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+8/22, 8/29</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>위장관외과
+(☎ 2769)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>본관 2층</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="mm&quot;월&quot;\ dd&quot;일&quot;"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
@@ -1859,51 +1837,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="105">
+  <borders count="106">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3189,68 +3167,83 @@
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="426">
+  <cellXfs count="425">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4161,74 +4154,53 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="60" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4344,51 +4316,54 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="77" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4452,81 +4427,96 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="80" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="94" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="95" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="표준 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="표준 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="표준 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="하이퍼링크" xfId="2" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -4814,4171 +4804,4123 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q130"/>
+  <dimension ref="A1:Q128"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.375" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.25" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="12" width="12.125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.375" style="2" customWidth="1"/>
     <col min="14" max="14" width="14" style="15" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="58.625" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="18" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="400" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="400"/>
+      <c r="A1" s="394" t="s">
+        <v>361</v>
+      </c>
+      <c r="B1" s="394"/>
+      <c r="C1" s="394"/>
+      <c r="D1" s="394"/>
+      <c r="E1" s="394"/>
+      <c r="F1" s="394"/>
+      <c r="G1" s="394"/>
+      <c r="H1" s="394"/>
+      <c r="I1" s="394"/>
+      <c r="J1" s="394"/>
+      <c r="K1" s="394"/>
+      <c r="L1" s="394"/>
+      <c r="M1" s="394"/>
+      <c r="N1" s="394"/>
+      <c r="O1" s="394"/>
     </row>
     <row r="2" spans="1:17" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="410" t="s">
-[...15 lines deleted...]
-      <c r="O2" s="410"/>
+      <c r="A2" s="404" t="s">
+        <v>203</v>
+      </c>
+      <c r="B2" s="404"/>
+      <c r="C2" s="404"/>
+      <c r="D2" s="404"/>
+      <c r="E2" s="404"/>
+      <c r="F2" s="404"/>
+      <c r="G2" s="404"/>
+      <c r="H2" s="404"/>
+      <c r="I2" s="404"/>
+      <c r="J2" s="404"/>
+      <c r="K2" s="404"/>
+      <c r="L2" s="404"/>
+      <c r="M2" s="404"/>
+      <c r="N2" s="404"/>
+      <c r="O2" s="404"/>
       <c r="P2" s="19"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="401" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="407" t="s">
+      <c r="A3" s="395" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="401" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="405" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="401" t="s">
+      <c r="C3" s="399" t="s">
+        <v>58</v>
+      </c>
+      <c r="D3" s="395" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="402"/>
-      <c r="F3" s="401" t="s">
+      <c r="E3" s="396"/>
+      <c r="F3" s="395" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="402"/>
-      <c r="H3" s="401" t="s">
+      <c r="G3" s="396"/>
+      <c r="H3" s="395" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="402"/>
-      <c r="J3" s="401" t="s">
+      <c r="I3" s="396"/>
+      <c r="J3" s="395" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="402"/>
-      <c r="L3" s="401" t="s">
+      <c r="K3" s="396"/>
+      <c r="L3" s="395" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="402"/>
+      <c r="M3" s="396"/>
       <c r="N3" s="16" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>63</v>
+      </c>
+      <c r="O3" s="397" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="409"/>
-[...1 lines deleted...]
-      <c r="C4" s="406"/>
+      <c r="A4" s="403"/>
+      <c r="B4" s="402"/>
+      <c r="C4" s="400"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="N4" s="17" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="O4" s="404"/>
+        <v>62</v>
+      </c>
+      <c r="O4" s="398"/>
     </row>
     <row r="5" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="411" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="A5" s="405" t="s">
+        <v>204</v>
+      </c>
+      <c r="B5" s="407" t="s">
+        <v>230</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="193"/>
       <c r="E5" s="21"/>
       <c r="F5" s="194"/>
       <c r="G5" s="22" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H5" s="193" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I5" s="21"/>
       <c r="J5" s="194" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="K5" s="22"/>
       <c r="L5" s="193"/>
       <c r="M5" s="21"/>
       <c r="N5" s="247"/>
       <c r="O5" s="197" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="P5" s="11"/>
       <c r="Q5" s="11"/>
     </row>
     <row r="6" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="412"/>
-      <c r="B6" s="414"/>
+      <c r="A6" s="406"/>
+      <c r="B6" s="408"/>
       <c r="C6" s="121" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D6" s="20"/>
       <c r="E6" s="24" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F6" s="240"/>
       <c r="G6" s="52" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="55"/>
       <c r="J6" s="240"/>
       <c r="K6" s="23"/>
       <c r="L6" s="20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M6" s="24"/>
       <c r="N6" s="28"/>
       <c r="O6" s="195" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="P6" s="11"/>
       <c r="Q6" s="11"/>
     </row>
     <row r="7" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="412"/>
-      <c r="B7" s="414"/>
+      <c r="A7" s="406"/>
+      <c r="B7" s="408"/>
       <c r="C7" s="121" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="20"/>
       <c r="E7" s="24"/>
       <c r="F7" s="240" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="52"/>
       <c r="H7" s="20"/>
       <c r="I7" s="55"/>
       <c r="J7" s="240"/>
       <c r="K7" s="23" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="20"/>
       <c r="M7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="N7" s="28"/>
       <c r="O7" s="195" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="P7" s="11"/>
       <c r="Q7" s="11"/>
     </row>
     <row r="8" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="412"/>
-[...2 lines deleted...]
-        <v>204</v>
+      <c r="A8" s="406"/>
+      <c r="B8" s="408"/>
+      <c r="C8" s="319" t="s">
+        <v>200</v>
       </c>
       <c r="D8" s="20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E8" s="24"/>
       <c r="F8" s="240" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G8" s="52"/>
       <c r="H8" s="20"/>
       <c r="I8" s="55"/>
       <c r="J8" s="240"/>
       <c r="K8" s="23" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L8" s="20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M8" s="24"/>
       <c r="N8" s="28"/>
       <c r="O8" s="195" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="P8" s="11"/>
       <c r="Q8" s="11"/>
     </row>
     <row r="9" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="412"/>
-[...4 lines deleted...]
-      <c r="D9" s="374" t="s">
+      <c r="A9" s="406"/>
+      <c r="B9" s="408"/>
+      <c r="C9" s="319" t="s">
+        <v>355</v>
+      </c>
+      <c r="D9" s="367" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="66"/>
-      <c r="F9" s="375"/>
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="F9" s="368"/>
+      <c r="G9" s="369"/>
+      <c r="H9" s="367" t="s">
+        <v>46</v>
+      </c>
+      <c r="I9" s="370"/>
+      <c r="J9" s="368" t="s">
+        <v>46</v>
       </c>
       <c r="K9" s="155"/>
-      <c r="L9" s="374"/>
+      <c r="L9" s="367"/>
       <c r="M9" s="66"/>
-      <c r="N9" s="378"/>
+      <c r="N9" s="371"/>
       <c r="O9" s="227" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
     </row>
     <row r="10" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="412"/>
-[...2 lines deleted...]
-        <v>366</v>
+      <c r="A10" s="406"/>
+      <c r="B10" s="408"/>
+      <c r="C10" s="338" t="s">
+        <v>357</v>
       </c>
       <c r="D10" s="255"/>
       <c r="E10" s="261"/>
       <c r="F10" s="266"/>
       <c r="G10" s="161"/>
       <c r="H10" s="267"/>
       <c r="I10" s="261" t="s">
         <v>5</v>
       </c>
       <c r="J10" s="266"/>
       <c r="K10" s="161"/>
       <c r="L10" s="267"/>
       <c r="M10" s="261"/>
       <c r="N10" s="268"/>
       <c r="O10" s="199" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="P10" s="11"/>
       <c r="Q10" s="11"/>
     </row>
     <row r="11" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="394" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="A11" s="388" t="s">
+        <v>205</v>
+      </c>
+      <c r="B11" s="379" t="s">
+        <v>230</v>
       </c>
       <c r="C11" s="290" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="32"/>
       <c r="E11" s="24"/>
       <c r="F11" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G11" s="52" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="H11" s="32"/>
       <c r="I11" s="20" t="s">
         <v>5</v>
       </c>
       <c r="J11" s="33" t="s">
         <v>5</v>
       </c>
       <c r="K11" s="23"/>
       <c r="L11" s="32"/>
       <c r="M11" s="24"/>
       <c r="N11" s="34"/>
       <c r="O11" s="195" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
     </row>
     <row r="12" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="391"/>
-      <c r="B12" s="386"/>
+      <c r="A12" s="385"/>
+      <c r="B12" s="380"/>
       <c r="C12" s="291" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D12" s="27"/>
       <c r="E12" s="25"/>
       <c r="F12" s="35"/>
       <c r="G12" s="26" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H12" s="27" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>46</v>
+      </c>
+      <c r="I12" s="328" t="s">
+        <v>253</v>
       </c>
       <c r="J12" s="36"/>
       <c r="K12" s="26"/>
       <c r="L12" s="27" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="25"/>
       <c r="N12" s="37"/>
       <c r="O12" s="195" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
     </row>
     <row r="13" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="391"/>
-      <c r="B13" s="386"/>
+      <c r="A13" s="385"/>
+      <c r="B13" s="380"/>
       <c r="C13" s="292" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D13" s="27"/>
       <c r="E13" s="25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F13" s="35" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G13" s="26"/>
-      <c r="H13" s="334" t="s">
-        <v>260</v>
+      <c r="H13" s="327" t="s">
+        <v>253</v>
       </c>
       <c r="I13" s="38"/>
       <c r="J13" s="35"/>
       <c r="K13" s="26" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L13" s="27"/>
       <c r="M13" s="25"/>
       <c r="N13" s="40"/>
       <c r="O13" s="195" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
     </row>
     <row r="14" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="391"/>
-      <c r="B14" s="386"/>
+      <c r="A14" s="385"/>
+      <c r="B14" s="380"/>
       <c r="C14" s="293" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="30"/>
       <c r="F14" s="41"/>
       <c r="G14" s="31"/>
       <c r="H14" s="42"/>
       <c r="I14" s="42"/>
       <c r="J14" s="222" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>253</v>
+      </c>
+      <c r="K14" s="329" t="s">
+        <v>46</v>
       </c>
       <c r="L14" s="29"/>
       <c r="M14" s="30" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="N14" s="43"/>
       <c r="O14" s="195" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
     </row>
     <row r="15" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="394" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="A15" s="388" t="s">
+        <v>206</v>
+      </c>
+      <c r="B15" s="379" t="s">
+        <v>230</v>
       </c>
       <c r="C15" s="44" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D15" s="45"/>
       <c r="E15" s="21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F15" s="46" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="G15" s="22"/>
       <c r="H15" s="45" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="I15" s="21"/>
-      <c r="J15" s="46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="46"/>
       <c r="K15" s="22"/>
       <c r="L15" s="45"/>
       <c r="M15" s="21" t="s">
         <v>5</v>
       </c>
       <c r="N15" s="47" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="O15" s="197" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
     </row>
     <row r="16" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="391"/>
-      <c r="B16" s="386"/>
+      <c r="A16" s="385"/>
+      <c r="B16" s="380"/>
       <c r="C16" s="272" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="24"/>
       <c r="F16" s="33"/>
       <c r="G16" s="23" t="s">
         <v>5</v>
       </c>
       <c r="H16" s="32"/>
       <c r="I16" s="24" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="J16" s="33"/>
       <c r="K16" s="23" t="s">
         <v>5</v>
       </c>
       <c r="L16" s="32"/>
       <c r="M16" s="24"/>
       <c r="N16" s="48"/>
       <c r="O16" s="195" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
     </row>
     <row r="17" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="391"/>
-      <c r="B17" s="386"/>
+      <c r="A17" s="385"/>
+      <c r="B17" s="380"/>
       <c r="C17" s="272" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D17" s="156"/>
-      <c r="E17" s="328" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="329"/>
+      <c r="E17" s="321" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="322"/>
       <c r="G17" s="155" t="s">
         <v>5</v>
       </c>
       <c r="H17" s="156"/>
       <c r="I17" s="24"/>
-      <c r="J17" s="329" t="s">
+      <c r="J17" s="322" t="s">
         <v>5</v>
       </c>
       <c r="K17" s="155"/>
       <c r="L17" s="156" t="s">
         <v>5</v>
       </c>
-      <c r="M17" s="330"/>
-      <c r="N17" s="331"/>
+      <c r="M17" s="323"/>
+      <c r="N17" s="324"/>
       <c r="O17" s="195" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
     </row>
     <row r="18" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="391"/>
-[...2 lines deleted...]
-        <v>244</v>
+      <c r="A18" s="385"/>
+      <c r="B18" s="380"/>
+      <c r="C18" s="339" t="s">
+        <v>237</v>
       </c>
       <c r="D18" s="228" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="E18" s="229"/>
       <c r="F18" s="230" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="G18" s="182"/>
       <c r="H18" s="228" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I18" s="261"/>
       <c r="J18" s="230"/>
       <c r="K18" s="182"/>
       <c r="L18" s="228" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="M18" s="231"/>
       <c r="N18" s="232"/>
       <c r="O18" s="200" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
     </row>
     <row r="19" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="388" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="A19" s="382" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19" s="376" t="s">
+        <v>230</v>
       </c>
       <c r="C19" s="294" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D19" s="49"/>
       <c r="E19" s="50"/>
       <c r="F19" s="51"/>
       <c r="G19" s="52" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H19" s="32"/>
       <c r="I19" s="24"/>
       <c r="J19" s="33"/>
       <c r="K19" s="53"/>
       <c r="L19" s="54" t="s">
         <v>5</v>
       </c>
       <c r="M19" s="55"/>
       <c r="N19" s="56"/>
       <c r="O19" s="195" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
     </row>
     <row r="20" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="390"/>
-      <c r="B20" s="383"/>
+      <c r="A20" s="384"/>
+      <c r="B20" s="377"/>
       <c r="C20" s="293" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D20" s="258"/>
       <c r="E20" s="162" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F20" s="259"/>
       <c r="G20" s="260"/>
       <c r="H20" s="255" t="s">
         <v>5</v>
       </c>
       <c r="I20" s="261"/>
       <c r="J20" s="160" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="K20" s="262"/>
       <c r="L20" s="263"/>
       <c r="M20" s="264"/>
       <c r="N20" s="87"/>
       <c r="O20" s="200" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
     </row>
     <row r="21" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="389" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="A21" s="383" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21" s="378" t="s">
+        <v>230</v>
       </c>
       <c r="C21" s="272" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="59"/>
       <c r="E21" s="60" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F21" s="61"/>
       <c r="G21" s="62"/>
       <c r="H21" s="63"/>
       <c r="I21" s="64"/>
       <c r="J21" s="65"/>
       <c r="K21" s="62" t="s">
         <v>5</v>
       </c>
       <c r="L21" s="63" t="s">
         <v>5</v>
       </c>
       <c r="M21" s="66"/>
       <c r="N21" s="67"/>
       <c r="O21" s="198" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="P21" s="11"/>
       <c r="Q21" s="11"/>
     </row>
     <row r="22" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="389"/>
-      <c r="B22" s="384"/>
+      <c r="A22" s="383"/>
+      <c r="B22" s="378"/>
       <c r="C22" s="127" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D22" s="68" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E22" s="69"/>
       <c r="F22" s="70"/>
       <c r="G22" s="39"/>
       <c r="H22" s="71"/>
       <c r="I22" s="69" t="s">
         <v>5</v>
       </c>
       <c r="J22" s="70" t="s">
         <v>5</v>
       </c>
       <c r="K22" s="39"/>
       <c r="L22" s="72"/>
       <c r="M22" s="25"/>
       <c r="N22" s="73"/>
       <c r="O22" s="195" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="P22" s="13"/>
       <c r="Q22" s="11"/>
     </row>
     <row r="23" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="389"/>
-      <c r="B23" s="384"/>
+      <c r="A23" s="383"/>
+      <c r="B23" s="378"/>
       <c r="C23" s="127" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D23" s="27"/>
       <c r="E23" s="25"/>
       <c r="F23" s="74" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G23" s="39"/>
       <c r="H23" s="75" t="s">
         <v>5</v>
       </c>
       <c r="I23" s="76"/>
       <c r="J23" s="77"/>
       <c r="K23" s="78"/>
       <c r="L23" s="79"/>
       <c r="M23" s="80" t="s">
         <v>5</v>
       </c>
       <c r="N23" s="81"/>
       <c r="O23" s="195" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="P23" s="13"/>
       <c r="Q23" s="11"/>
     </row>
     <row r="24" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="389"/>
-      <c r="B24" s="384"/>
+      <c r="A24" s="383"/>
+      <c r="B24" s="378"/>
       <c r="C24" s="127" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D24" s="27"/>
       <c r="E24" s="25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F24" s="74"/>
       <c r="G24" s="39" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="75" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="82"/>
       <c r="J24" s="77" t="s">
         <v>5</v>
       </c>
       <c r="K24" s="309"/>
       <c r="L24" s="79"/>
       <c r="M24" s="80"/>
       <c r="N24" s="81"/>
       <c r="O24" s="195" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="P24" s="13"/>
       <c r="Q24" s="11"/>
     </row>
     <row r="25" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="390"/>
-      <c r="B25" s="383"/>
+      <c r="A25" s="384"/>
+      <c r="B25" s="377"/>
       <c r="C25" s="291" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D25" s="223"/>
       <c r="E25" s="282"/>
       <c r="F25" s="283"/>
       <c r="G25" s="308" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H25" s="228"/>
       <c r="I25" s="229" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="J25" s="170"/>
       <c r="K25" s="182"/>
       <c r="L25" s="311" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M25" s="254"/>
       <c r="N25" s="312"/>
       <c r="O25" s="238" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
     </row>
     <row r="26" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="388" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="A26" s="382" t="s">
+        <v>274</v>
+      </c>
+      <c r="B26" s="376" t="s">
+        <v>230</v>
       </c>
       <c r="C26" s="44" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="88" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E26" s="89" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F26" s="233" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G26" s="22"/>
       <c r="H26" s="176"/>
       <c r="I26" s="310"/>
       <c r="J26" s="51" t="s">
         <v>5</v>
       </c>
       <c r="K26" s="23" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L26" s="32"/>
       <c r="M26" s="24"/>
       <c r="N26" s="133"/>
       <c r="O26" s="210" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="P26" s="11"/>
       <c r="Q26" s="11"/>
     </row>
     <row r="27" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="389"/>
-      <c r="B27" s="384"/>
+      <c r="A27" s="383"/>
+      <c r="B27" s="378"/>
       <c r="C27" s="292" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D27" s="27"/>
       <c r="E27" s="149"/>
       <c r="F27" s="234"/>
       <c r="G27" s="26"/>
       <c r="H27" s="235" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="I27" s="149" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="J27" s="35"/>
       <c r="K27" s="236"/>
       <c r="L27" s="27"/>
       <c r="M27" s="25"/>
       <c r="N27" s="237"/>
       <c r="O27" s="196" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="P27" s="11"/>
       <c r="Q27" s="11"/>
     </row>
     <row r="28" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="389"/>
-      <c r="B28" s="384"/>
+      <c r="A28" s="383"/>
+      <c r="B28" s="378"/>
       <c r="C28" s="121" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="D28" s="27"/>
       <c r="E28" s="149"/>
       <c r="F28" s="234" t="s">
         <v>5</v>
       </c>
       <c r="G28" s="26"/>
       <c r="H28" s="235"/>
       <c r="I28" s="149" t="s">
         <v>5</v>
       </c>
       <c r="J28" s="35" t="s">
         <v>5</v>
       </c>
       <c r="K28" s="236"/>
       <c r="L28" s="27" t="s">
         <v>5</v>
       </c>
       <c r="M28" s="25"/>
       <c r="N28" s="237"/>
       <c r="O28" s="210" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
     </row>
     <row r="29" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="389"/>
-[...2 lines deleted...]
-        <v>305</v>
+      <c r="A29" s="383"/>
+      <c r="B29" s="378"/>
+      <c r="C29" s="348" t="s">
+        <v>296</v>
       </c>
       <c r="D29" s="143" t="s">
         <v>5</v>
       </c>
       <c r="E29" s="110" t="s">
         <v>5</v>
       </c>
-      <c r="F29" s="350"/>
+      <c r="F29" s="343"/>
       <c r="G29" s="115" t="s">
         <v>5</v>
       </c>
-      <c r="H29" s="351" t="s">
+      <c r="H29" s="344" t="s">
         <v>5</v>
       </c>
       <c r="I29" s="110"/>
       <c r="J29" s="84"/>
-      <c r="K29" s="352"/>
+      <c r="K29" s="345"/>
       <c r="L29" s="122" t="s">
         <v>5</v>
       </c>
       <c r="M29" s="110"/>
-      <c r="N29" s="353"/>
-[...1 lines deleted...]
-        <v>304</v>
+      <c r="N29" s="346"/>
+      <c r="O29" s="347" t="s">
+        <v>295</v>
       </c>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
     </row>
     <row r="30" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="92" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B30" s="93" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="C30" s="296" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D30" s="94"/>
       <c r="E30" s="95"/>
       <c r="F30" s="96" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="97" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H30" s="98"/>
       <c r="I30" s="95"/>
       <c r="J30" s="99"/>
       <c r="K30" s="100"/>
       <c r="L30" s="101" t="s">
         <v>5</v>
       </c>
       <c r="M30" s="95" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="N30" s="102"/>
       <c r="O30" s="201" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="P30" s="14"/>
       <c r="Q30" s="11"/>
     </row>
     <row r="31" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="388" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="A31" s="382" t="s">
+        <v>210</v>
+      </c>
+      <c r="B31" s="407" t="s">
+        <v>230</v>
       </c>
       <c r="C31" s="44" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="D31" s="314" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="103" t="s">
         <v>5</v>
       </c>
       <c r="F31" s="104" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="G31" s="105"/>
       <c r="H31" s="106"/>
       <c r="I31" s="103" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="J31" s="107"/>
       <c r="K31" s="108"/>
       <c r="L31" s="106" t="s">
         <v>5</v>
       </c>
       <c r="M31" s="103"/>
       <c r="N31" s="109"/>
       <c r="O31" s="202" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="P31" s="13"/>
       <c r="Q31" s="11"/>
     </row>
     <row r="32" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="389"/>
-      <c r="B32" s="414"/>
+      <c r="A32" s="383"/>
+      <c r="B32" s="408"/>
       <c r="C32" s="272" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="D32" s="315"/>
       <c r="E32" s="64"/>
       <c r="F32" s="61"/>
       <c r="G32" s="62" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="H32" s="86" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I32" s="64"/>
       <c r="J32" s="65" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="K32" s="316"/>
       <c r="L32" s="86" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="M32" s="64"/>
       <c r="N32" s="34"/>
       <c r="O32" s="202" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="P32" s="13"/>
       <c r="Q32" s="11"/>
     </row>
     <row r="33" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="389"/>
-      <c r="B33" s="423"/>
+      <c r="A33" s="383"/>
+      <c r="B33" s="420"/>
       <c r="C33" s="305" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="D33" s="315"/>
       <c r="E33" s="64"/>
       <c r="F33" s="61"/>
       <c r="G33" s="62"/>
       <c r="H33" s="86"/>
       <c r="I33" s="64"/>
       <c r="J33" s="65" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="K33" s="316" t="s">
         <v>5</v>
       </c>
       <c r="L33" s="317"/>
       <c r="M33" s="64"/>
       <c r="N33" s="34"/>
       <c r="O33" s="202" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="P33" s="13"/>
       <c r="Q33" s="11"/>
     </row>
     <row r="34" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="390"/>
-[...4 lines deleted...]
-        <v>277</v>
+      <c r="A34" s="384"/>
+      <c r="B34" s="340" t="s">
+        <v>268</v>
+      </c>
+      <c r="C34" s="341" t="s">
+        <v>269</v>
       </c>
       <c r="D34" s="315" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="E34" s="64" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="F34" s="61"/>
       <c r="G34" s="62"/>
       <c r="H34" s="86"/>
       <c r="I34" s="64"/>
       <c r="J34" s="65" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="K34" s="316" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="L34" s="317"/>
       <c r="M34" s="64"/>
       <c r="N34" s="34"/>
       <c r="O34" s="202" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="P34" s="13"/>
       <c r="Q34" s="11"/>
     </row>
     <row r="35" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="396" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="A35" s="390" t="s">
+        <v>211</v>
+      </c>
+      <c r="B35" s="392" t="s">
+        <v>231</v>
       </c>
       <c r="C35" s="44" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D35" s="136" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E35" s="137" t="s">
         <v>5</v>
       </c>
       <c r="F35" s="107"/>
       <c r="G35" s="105"/>
       <c r="H35" s="136" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="I35" s="103"/>
       <c r="J35" s="107" t="s">
         <v>5</v>
       </c>
       <c r="K35" s="105" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="L35" s="136"/>
       <c r="M35" s="103"/>
       <c r="N35" s="109"/>
       <c r="O35" s="197" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="P35" s="11"/>
       <c r="Q35" s="11"/>
     </row>
     <row r="36" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="416"/>
-      <c r="B36" s="417"/>
+      <c r="A36" s="412"/>
+      <c r="B36" s="413"/>
       <c r="C36" s="292" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="D36" s="27"/>
       <c r="E36" s="149"/>
       <c r="F36" s="234" t="s">
         <v>5</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>5</v>
       </c>
       <c r="H36" s="235"/>
       <c r="I36" s="149" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="J36" s="35"/>
       <c r="K36" s="236"/>
       <c r="L36" s="27" t="s">
         <v>5</v>
       </c>
       <c r="M36" s="25" t="s">
         <v>5</v>
       </c>
       <c r="N36" s="237"/>
       <c r="O36" s="196" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="P36" s="11"/>
       <c r="Q36" s="11"/>
     </row>
     <row r="37" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="397"/>
-      <c r="B37" s="399"/>
+      <c r="A37" s="391"/>
+      <c r="B37" s="393"/>
       <c r="C37" s="295" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="D37" s="315" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E37" s="64" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F37" s="225"/>
       <c r="G37" s="78"/>
       <c r="H37" s="223"/>
       <c r="I37" s="60"/>
       <c r="J37" s="65" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="K37" s="316" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L37" s="223"/>
       <c r="M37" s="60"/>
       <c r="N37" s="226"/>
       <c r="O37" s="227" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
     </row>
     <row r="38" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="388" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="A38" s="382" t="s">
+        <v>212</v>
+      </c>
+      <c r="B38" s="376" t="s">
+        <v>231</v>
       </c>
       <c r="C38" s="290" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="45" t="s">
         <v>5</v>
       </c>
       <c r="E38" s="89"/>
       <c r="F38" s="46"/>
       <c r="G38" s="112" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H38" s="45"/>
       <c r="I38" s="21"/>
       <c r="J38" s="46"/>
       <c r="K38" s="22"/>
       <c r="L38" s="45" t="s">
         <v>5</v>
       </c>
       <c r="M38" s="21"/>
       <c r="N38" s="109"/>
       <c r="O38" s="197" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="P38" s="11"/>
       <c r="Q38" s="11"/>
     </row>
     <row r="39" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="389"/>
-      <c r="B39" s="384"/>
+      <c r="A39" s="383"/>
+      <c r="B39" s="378"/>
       <c r="C39" s="291" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D39" s="27"/>
       <c r="E39" s="25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F39" s="35"/>
       <c r="G39" s="26"/>
       <c r="H39" s="27" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I39" s="25"/>
       <c r="J39" s="175" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="K39" s="26"/>
       <c r="L39" s="27"/>
       <c r="M39" s="25"/>
       <c r="N39" s="37"/>
       <c r="O39" s="198" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="P39" s="11"/>
       <c r="Q39" s="11"/>
     </row>
     <row r="40" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="389"/>
-      <c r="B40" s="384"/>
+      <c r="A40" s="383"/>
+      <c r="B40" s="378"/>
       <c r="C40" s="121" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D40" s="27"/>
       <c r="E40" s="25"/>
       <c r="F40" s="35"/>
       <c r="G40" s="113"/>
       <c r="H40" s="27"/>
       <c r="I40" s="24"/>
       <c r="J40" s="175" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="K40" s="62" t="s">
         <v>5</v>
       </c>
       <c r="L40" s="27"/>
       <c r="M40" s="25" t="s">
         <v>5</v>
       </c>
       <c r="N40" s="91" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="O40" s="198" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="P40" s="11"/>
       <c r="Q40" s="11"/>
     </row>
     <row r="41" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="389"/>
-      <c r="B41" s="384"/>
+      <c r="A41" s="383"/>
+      <c r="B41" s="378"/>
       <c r="C41" s="293" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D41" s="114"/>
       <c r="E41" s="57"/>
       <c r="F41" s="41" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G41" s="31"/>
       <c r="H41" s="29"/>
       <c r="I41" s="30" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="J41" s="222" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="K41" s="115"/>
       <c r="L41" s="29"/>
       <c r="M41" s="30"/>
       <c r="N41" s="58" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="O41" s="200" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="P41" s="11"/>
       <c r="Q41" s="11"/>
     </row>
     <row r="42" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="394" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="A42" s="388" t="s">
+        <v>213</v>
+      </c>
+      <c r="B42" s="376" t="s">
+        <v>231</v>
       </c>
       <c r="C42" s="44" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D42" s="138"/>
       <c r="E42" s="241" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F42" s="107"/>
       <c r="G42" s="242" t="s">
         <v>5</v>
       </c>
       <c r="H42" s="136" t="s">
         <v>5</v>
       </c>
       <c r="I42" s="241"/>
       <c r="J42" s="265" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="K42" s="243" t="s">
         <v>5</v>
       </c>
       <c r="L42" s="136"/>
       <c r="M42" s="241"/>
       <c r="N42" s="47" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="O42" s="206" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P42" s="11"/>
       <c r="Q42" s="11"/>
     </row>
     <row r="43" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="391"/>
-      <c r="B43" s="384"/>
+      <c r="A43" s="385"/>
+      <c r="B43" s="378"/>
       <c r="C43" s="121" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D43" s="245" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>46</v>
+      </c>
+      <c r="E43" s="326" t="s">
+        <v>46</v>
       </c>
       <c r="F43" s="70"/>
       <c r="G43" s="279"/>
-      <c r="H43" s="332"/>
+      <c r="H43" s="325"/>
       <c r="I43" s="55"/>
       <c r="J43" s="70"/>
       <c r="K43" s="280"/>
       <c r="L43" s="147" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>46</v>
+      </c>
+      <c r="M43" s="326" t="s">
+        <v>46</v>
       </c>
       <c r="N43" s="73"/>
       <c r="O43" s="203" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="P43" s="11"/>
       <c r="Q43" s="11"/>
     </row>
     <row r="44" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="391"/>
-      <c r="B44" s="384"/>
+      <c r="A44" s="385"/>
+      <c r="B44" s="378"/>
       <c r="C44" s="251" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D44" s="27"/>
       <c r="E44" s="25"/>
       <c r="F44" s="70" t="s">
         <v>5</v>
       </c>
       <c r="G44" s="279"/>
       <c r="H44" s="72"/>
       <c r="I44" s="278"/>
       <c r="J44" s="70"/>
       <c r="K44" s="280" t="s">
         <v>5</v>
       </c>
       <c r="L44" s="72"/>
       <c r="M44" s="278"/>
       <c r="N44" s="73"/>
       <c r="O44" s="277" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="P44" s="11"/>
       <c r="Q44" s="11"/>
     </row>
     <row r="45" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="391"/>
-      <c r="B45" s="384"/>
+      <c r="A45" s="385"/>
+      <c r="B45" s="378"/>
       <c r="C45" s="121" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D45" s="27"/>
       <c r="E45" s="25"/>
       <c r="F45" s="35"/>
       <c r="G45" s="113" t="s">
         <v>5</v>
       </c>
       <c r="H45" s="27" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I45" s="24" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="J45" s="175" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="K45" s="62" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L45" s="27"/>
       <c r="M45" s="25"/>
       <c r="N45" s="91" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="O45" s="277" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="P45" s="11"/>
       <c r="Q45" s="11"/>
     </row>
     <row r="46" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="391"/>
-      <c r="B46" s="384"/>
+      <c r="A46" s="385"/>
+      <c r="B46" s="378"/>
       <c r="C46" s="121" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="D46" s="27"/>
       <c r="E46" s="25"/>
       <c r="F46" s="35"/>
       <c r="G46" s="113"/>
       <c r="H46" s="27" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I46" s="24" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="J46" s="175"/>
       <c r="K46" s="62"/>
       <c r="L46" s="27"/>
       <c r="M46" s="25"/>
       <c r="N46" s="91"/>
       <c r="O46" s="277" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="P46" s="11"/>
       <c r="Q46" s="11"/>
     </row>
     <row r="47" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="391"/>
-      <c r="B47" s="384"/>
+      <c r="A47" s="385"/>
+      <c r="B47" s="378"/>
       <c r="C47" s="121" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="D47" s="27" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="E47" s="25"/>
       <c r="F47" s="35" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="G47" s="113"/>
       <c r="H47" s="27"/>
       <c r="I47" s="24" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="J47" s="175"/>
       <c r="K47" s="62"/>
       <c r="L47" s="27" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="M47" s="25"/>
       <c r="N47" s="91"/>
       <c r="O47" s="277" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="P47" s="11"/>
       <c r="Q47" s="11"/>
     </row>
     <row r="48" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="391"/>
-      <c r="B48" s="384"/>
+      <c r="A48" s="385"/>
+      <c r="B48" s="378"/>
       <c r="C48" s="121" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="D48" s="27" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="E48" s="25" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="F48" s="35" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="G48" s="113" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="H48" s="27"/>
       <c r="I48" s="24" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="J48" s="175" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="K48" s="62"/>
       <c r="L48" s="27"/>
       <c r="M48" s="25"/>
       <c r="N48" s="91"/>
       <c r="O48" s="277" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="P48" s="11"/>
       <c r="Q48" s="11"/>
     </row>
     <row r="49" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="392"/>
-      <c r="B49" s="383"/>
+      <c r="A49" s="386"/>
+      <c r="B49" s="377"/>
       <c r="C49" s="244" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="D49" s="163" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>326</v>
+      </c>
+      <c r="E49" s="364" t="s">
+        <v>326</v>
       </c>
       <c r="F49" s="160"/>
       <c r="G49" s="281"/>
       <c r="H49" s="255"/>
       <c r="I49" s="254"/>
       <c r="J49" s="170"/>
       <c r="K49" s="289"/>
       <c r="L49" s="255"/>
       <c r="M49" s="254"/>
       <c r="N49" s="253"/>
       <c r="O49" s="199" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="P49" s="11"/>
       <c r="Q49" s="11"/>
     </row>
     <row r="50" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="418" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="A50" s="414" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" s="376" t="s">
+        <v>230</v>
       </c>
       <c r="C50" s="123" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="63" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E50" s="64"/>
       <c r="F50" s="65" t="s">
         <v>5</v>
       </c>
       <c r="G50" s="62"/>
       <c r="H50" s="116"/>
       <c r="I50" s="111"/>
       <c r="J50" s="124"/>
       <c r="K50" s="62" t="s">
         <v>5</v>
       </c>
       <c r="L50" s="125"/>
       <c r="M50" s="111"/>
       <c r="N50" s="34"/>
       <c r="O50" s="204" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="P50" s="11"/>
       <c r="Q50" s="11"/>
     </row>
     <row r="51" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="419"/>
-      <c r="B51" s="384"/>
+      <c r="A51" s="415"/>
+      <c r="B51" s="378"/>
       <c r="C51" s="127" t="s">
         <v>14</v>
       </c>
       <c r="D51" s="27"/>
       <c r="E51" s="25"/>
       <c r="F51" s="70"/>
       <c r="G51" s="39"/>
       <c r="H51" s="129" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I51" s="130"/>
       <c r="J51" s="65"/>
       <c r="K51" s="62"/>
       <c r="L51" s="125" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M51" s="111"/>
       <c r="N51" s="91" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="O51" s="205" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="P51" s="11"/>
       <c r="Q51" s="11"/>
     </row>
     <row r="52" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="420"/>
-      <c r="B52" s="384"/>
+      <c r="A52" s="416"/>
+      <c r="B52" s="378"/>
       <c r="C52" s="244" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D52" s="158"/>
       <c r="E52" s="162" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F52" s="170"/>
       <c r="G52" s="182"/>
       <c r="H52" s="228"/>
       <c r="I52" s="171" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="J52" s="170"/>
       <c r="K52" s="182"/>
       <c r="L52" s="228"/>
       <c r="M52" s="171" t="s">
         <v>5</v>
       </c>
       <c r="N52" s="270"/>
       <c r="O52" s="271" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="P52" s="11"/>
       <c r="Q52" s="11"/>
     </row>
     <row r="53" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="415" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="384"/>
+      <c r="A53" s="409" t="s">
+        <v>215</v>
+      </c>
+      <c r="B53" s="378"/>
       <c r="C53" s="272" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D53" s="119"/>
       <c r="E53" s="50"/>
       <c r="F53" s="65"/>
       <c r="G53" s="62"/>
       <c r="H53" s="63" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I53" s="64" t="s">
         <v>5</v>
       </c>
       <c r="J53" s="33"/>
       <c r="K53" s="23"/>
       <c r="L53" s="125"/>
       <c r="M53" s="64"/>
       <c r="N53" s="34"/>
       <c r="O53" s="273" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="P53" s="11"/>
       <c r="Q53" s="11"/>
     </row>
     <row r="54" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="415"/>
-      <c r="B54" s="384"/>
+      <c r="A54" s="411"/>
+      <c r="B54" s="378"/>
       <c r="C54" s="284" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D54" s="152" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E54" s="153" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="F54" s="225"/>
       <c r="G54" s="78"/>
       <c r="H54" s="223"/>
       <c r="I54" s="60"/>
       <c r="J54" s="154" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="K54" s="155"/>
       <c r="L54" s="252"/>
       <c r="M54" s="60"/>
       <c r="N54" s="226"/>
       <c r="O54" s="273" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="P54" s="11"/>
       <c r="Q54" s="11"/>
     </row>
-    <row r="55" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-        <v>165</v>
+    <row r="55" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="372" t="s">
+        <v>285</v>
+      </c>
+      <c r="B55" s="378"/>
+      <c r="C55" s="421" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" s="422"/>
+      <c r="E55" s="95"/>
+      <c r="F55" s="99"/>
+      <c r="G55" s="97" t="s">
+        <v>46</v>
+      </c>
+      <c r="H55" s="101"/>
+      <c r="I55" s="423"/>
+      <c r="J55" s="99"/>
+      <c r="K55" s="97" t="s">
+        <v>46</v>
+      </c>
+      <c r="L55" s="422"/>
+      <c r="M55" s="95"/>
+      <c r="N55" s="424" t="s">
+        <v>363</v>
+      </c>
+      <c r="O55" s="318" t="s">
+        <v>201</v>
       </c>
       <c r="P55" s="11"/>
       <c r="Q55" s="11"/>
     </row>
-    <row r="56" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-        <v>205</v>
+    <row r="56" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="409" t="s">
+        <v>369</v>
+      </c>
+      <c r="B56" s="374" t="s">
+        <v>354</v>
+      </c>
+      <c r="C56" s="272" t="s">
+        <v>49</v>
+      </c>
+      <c r="D56" s="86" t="s">
+        <v>5</v>
+      </c>
+      <c r="E56" s="64"/>
+      <c r="F56" s="65"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="I56" s="111"/>
+      <c r="J56" s="65"/>
+      <c r="K56" s="62"/>
+      <c r="L56" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="M56" s="111"/>
+      <c r="N56" s="126"/>
+      <c r="O56" s="273" t="s">
+        <v>163</v>
       </c>
       <c r="P56" s="11"/>
       <c r="Q56" s="11"/>
     </row>
     <row r="57" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="415" t="s">
-[...26 lines deleted...]
-        <v>166</v>
+      <c r="A57" s="410"/>
+      <c r="B57" s="387"/>
+      <c r="C57" s="121" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="72"/>
+      <c r="E57" s="128"/>
+      <c r="F57" s="70"/>
+      <c r="G57" s="39"/>
+      <c r="H57" s="72"/>
+      <c r="I57" s="69" t="s">
+        <v>288</v>
+      </c>
+      <c r="J57" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="K57" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="L57" s="72"/>
+      <c r="M57" s="128" t="s">
+        <v>46</v>
+      </c>
+      <c r="N57" s="131" t="s">
+        <v>364</v>
+      </c>
+      <c r="O57" s="205" t="s">
+        <v>164</v>
       </c>
       <c r="P57" s="11"/>
       <c r="Q57" s="11"/>
     </row>
-    <row r="58" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-      </c>
+    <row r="58" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="411"/>
+      <c r="B58" s="375"/>
+      <c r="C58" s="297" t="s">
+        <v>345</v>
+      </c>
+      <c r="D58" s="228"/>
+      <c r="E58" s="171"/>
+      <c r="F58" s="170"/>
+      <c r="G58" s="182"/>
+      <c r="H58" s="228"/>
+      <c r="I58" s="169"/>
+      <c r="J58" s="170"/>
+      <c r="K58" s="182"/>
+      <c r="L58" s="228"/>
+      <c r="M58" s="171"/>
+      <c r="N58" s="178"/>
       <c r="O58" s="205" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="P58" s="11"/>
       <c r="Q58" s="11"/>
     </row>
     <row r="59" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="415"/>
-[...2 lines deleted...]
-        <v>354</v>
+      <c r="A59" s="373" t="s">
+        <v>371</v>
+      </c>
+      <c r="B59" s="376" t="s">
+        <v>372</v>
+      </c>
+      <c r="C59" s="274" t="s">
+        <v>131</v>
       </c>
       <c r="D59" s="228"/>
       <c r="E59" s="171"/>
       <c r="F59" s="170"/>
-      <c r="G59" s="182"/>
+      <c r="G59" s="182" t="s">
+        <v>46</v>
+      </c>
       <c r="H59" s="228"/>
       <c r="I59" s="169"/>
-      <c r="J59" s="170"/>
+      <c r="J59" s="170" t="s">
+        <v>46</v>
+      </c>
       <c r="K59" s="182"/>
       <c r="L59" s="228"/>
-      <c r="M59" s="171"/>
+      <c r="M59" s="171" t="s">
+        <v>46</v>
+      </c>
       <c r="N59" s="178"/>
-      <c r="O59" s="205" t="s">
-        <v>168</v>
+      <c r="O59" s="271" t="s">
+        <v>166</v>
       </c>
       <c r="P59" s="11"/>
       <c r="Q59" s="11"/>
     </row>
     <row r="60" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="421" t="s">
-[...8 lines deleted...]
-      <c r="D60" s="63"/>
+      <c r="A60" s="417" t="s">
+        <v>216</v>
+      </c>
+      <c r="B60" s="378"/>
+      <c r="C60" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D60" s="125"/>
       <c r="E60" s="111"/>
-      <c r="F60" s="65"/>
-[...15 lines deleted...]
-        <v>169</v>
+      <c r="F60" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="G60" s="62"/>
+      <c r="H60" s="63"/>
+      <c r="I60" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="J60" s="124" t="s">
+        <v>5</v>
+      </c>
+      <c r="K60" s="113"/>
+      <c r="L60" s="125"/>
+      <c r="M60" s="64"/>
+      <c r="N60" s="126"/>
+      <c r="O60" s="273" t="s">
+        <v>167</v>
       </c>
       <c r="P60" s="11"/>
       <c r="Q60" s="11"/>
     </row>
     <row r="61" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="415"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A61" s="418"/>
+      <c r="B61" s="378"/>
+      <c r="C61" s="244" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="275"/>
+      <c r="E61" s="171" t="s">
+        <v>46</v>
+      </c>
+      <c r="F61" s="170"/>
       <c r="G61" s="182"/>
-      <c r="H61" s="228"/>
+      <c r="H61" s="228" t="s">
+        <v>46</v>
+      </c>
       <c r="I61" s="169"/>
-      <c r="J61" s="170" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J61" s="170"/>
       <c r="K61" s="182"/>
-      <c r="L61" s="228"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L61" s="168" t="s">
+        <v>46</v>
+      </c>
+      <c r="M61" s="169"/>
       <c r="N61" s="178"/>
-      <c r="O61" s="271" t="s">
-        <v>170</v>
+      <c r="O61" s="276" t="s">
+        <v>168</v>
       </c>
       <c r="P61" s="11"/>
       <c r="Q61" s="11"/>
     </row>
     <row r="62" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="421" t="s">
-[...4 lines deleted...]
-        <v>55</v>
+      <c r="A62" s="419" t="s">
+        <v>368</v>
+      </c>
+      <c r="B62" s="378"/>
+      <c r="C62" s="272" t="s">
+        <v>51</v>
       </c>
       <c r="D62" s="125"/>
       <c r="E62" s="111"/>
-      <c r="F62" s="65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F62" s="65"/>
       <c r="G62" s="62"/>
       <c r="H62" s="63"/>
-      <c r="I62" s="64" t="s">
-[...5 lines deleted...]
-      <c r="K62" s="113"/>
+      <c r="I62" s="64"/>
+      <c r="J62" s="65"/>
+      <c r="K62" s="62" t="s">
+        <v>46</v>
+      </c>
       <c r="L62" s="125"/>
       <c r="M62" s="64"/>
-      <c r="N62" s="126"/>
-[...1 lines deleted...]
-        <v>171</v>
+      <c r="N62" s="34"/>
+      <c r="O62" s="204" t="s">
+        <v>169</v>
       </c>
       <c r="P62" s="11"/>
       <c r="Q62" s="11"/>
     </row>
-    <row r="63" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-        <v>172</v>
+    <row r="63" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="419"/>
+      <c r="B63" s="378"/>
+      <c r="C63" s="121" t="s">
+        <v>71</v>
+      </c>
+      <c r="D63" s="125"/>
+      <c r="E63" s="111"/>
+      <c r="F63" s="65" t="s">
+        <v>46</v>
+      </c>
+      <c r="G63" s="62"/>
+      <c r="H63" s="63"/>
+      <c r="I63" s="64"/>
+      <c r="J63" s="65"/>
+      <c r="K63" s="62"/>
+      <c r="L63" s="125"/>
+      <c r="M63" s="64"/>
+      <c r="N63" s="133" t="s">
+        <v>353</v>
+      </c>
+      <c r="O63" s="205" t="s">
+        <v>79</v>
       </c>
       <c r="P63" s="11"/>
       <c r="Q63" s="11"/>
     </row>
     <row r="64" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="415" t="s">
-[...4 lines deleted...]
-        <v>52</v>
+      <c r="A64" s="419"/>
+      <c r="B64" s="378"/>
+      <c r="C64" s="121" t="s">
+        <v>144</v>
       </c>
       <c r="D64" s="125"/>
       <c r="E64" s="111"/>
       <c r="F64" s="65"/>
       <c r="G64" s="62"/>
       <c r="H64" s="63"/>
-      <c r="I64" s="64"/>
+      <c r="I64" s="64" t="s">
+        <v>46</v>
+      </c>
       <c r="J64" s="65"/>
-      <c r="K64" s="62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K64" s="62"/>
       <c r="L64" s="125"/>
       <c r="M64" s="64"/>
-      <c r="N64" s="34"/>
-[...1 lines deleted...]
-        <v>173</v>
+      <c r="N64" s="133"/>
+      <c r="O64" s="205" t="s">
+        <v>145</v>
       </c>
       <c r="P64" s="11"/>
       <c r="Q64" s="11"/>
     </row>
     <row r="65" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="415"/>
-      <c r="B65" s="384"/>
+      <c r="A65" s="419"/>
+      <c r="B65" s="378"/>
       <c r="C65" s="121" t="s">
-        <v>72</v>
-[...17 lines deleted...]
-        <v>80</v>
+        <v>146</v>
+      </c>
+      <c r="D65" s="252"/>
+      <c r="E65" s="224"/>
+      <c r="F65" s="225"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="223"/>
+      <c r="I65" s="60"/>
+      <c r="J65" s="225"/>
+      <c r="K65" s="78" t="s">
+        <v>279</v>
+      </c>
+      <c r="L65" s="252"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="67"/>
+      <c r="O65" s="276" t="s">
+        <v>250</v>
       </c>
       <c r="P65" s="11"/>
       <c r="Q65" s="11"/>
     </row>
-    <row r="66" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-        <v>147</v>
+    <row r="66" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="418"/>
+      <c r="B66" s="377"/>
+      <c r="C66" s="134" t="s">
+        <v>251</v>
+      </c>
+      <c r="D66" s="168"/>
+      <c r="E66" s="171" t="s">
+        <v>249</v>
+      </c>
+      <c r="F66" s="170"/>
+      <c r="G66" s="182"/>
+      <c r="H66" s="228"/>
+      <c r="I66" s="169"/>
+      <c r="J66" s="170"/>
+      <c r="K66" s="182"/>
+      <c r="L66" s="168"/>
+      <c r="M66" s="169"/>
+      <c r="N66" s="183"/>
+      <c r="O66" s="271" t="s">
+        <v>252</v>
       </c>
       <c r="P66" s="11"/>
       <c r="Q66" s="11"/>
     </row>
     <row r="67" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="415"/>
-[...18 lines deleted...]
-        <v>257</v>
+      <c r="A67" s="388" t="s">
+        <v>217</v>
+      </c>
+      <c r="B67" s="376" t="s">
+        <v>231</v>
+      </c>
+      <c r="C67" s="135" t="s">
+        <v>27</v>
+      </c>
+      <c r="D67" s="63"/>
+      <c r="E67" s="64" t="s">
+        <v>158</v>
+      </c>
+      <c r="F67" s="65" t="s">
+        <v>158</v>
+      </c>
+      <c r="G67" s="62" t="s">
+        <v>46</v>
+      </c>
+      <c r="H67" s="125"/>
+      <c r="I67" s="64"/>
+      <c r="J67" s="65" t="s">
+        <v>158</v>
+      </c>
+      <c r="K67" s="62"/>
+      <c r="L67" s="125"/>
+      <c r="M67" s="111" t="s">
+        <v>158</v>
+      </c>
+      <c r="N67" s="132"/>
+      <c r="O67" s="285" t="s">
+        <v>94</v>
       </c>
       <c r="P67" s="11"/>
       <c r="Q67" s="11"/>
     </row>
-    <row r="68" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-        <v>259</v>
+    <row r="68" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="385"/>
+      <c r="B68" s="378"/>
+      <c r="C68" s="140" t="s">
+        <v>56</v>
+      </c>
+      <c r="D68" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="E68" s="69"/>
+      <c r="F68" s="70"/>
+      <c r="G68" s="39"/>
+      <c r="H68" s="117"/>
+      <c r="I68" s="69"/>
+      <c r="J68" s="70"/>
+      <c r="K68" s="39"/>
+      <c r="L68" s="117"/>
+      <c r="M68" s="128"/>
+      <c r="N68" s="131"/>
+      <c r="O68" s="203" t="s">
+        <v>130</v>
       </c>
       <c r="P68" s="11"/>
       <c r="Q68" s="11"/>
     </row>
     <row r="69" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="394" t="s">
-[...30 lines deleted...]
-        <v>96</v>
+      <c r="A69" s="385"/>
+      <c r="B69" s="378"/>
+      <c r="C69" s="141" t="s">
+        <v>28</v>
+      </c>
+      <c r="D69" s="117"/>
+      <c r="E69" s="128"/>
+      <c r="F69" s="70"/>
+      <c r="G69" s="39"/>
+      <c r="H69" s="117"/>
+      <c r="I69" s="128" t="s">
+        <v>290</v>
+      </c>
+      <c r="J69" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="K69" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L69" s="72" t="s">
+        <v>136</v>
+      </c>
+      <c r="M69" s="69"/>
+      <c r="N69" s="83" t="s">
+        <v>362</v>
+      </c>
+      <c r="O69" s="203" t="s">
+        <v>50</v>
       </c>
       <c r="P69" s="11"/>
       <c r="Q69" s="11"/>
     </row>
     <row r="70" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="391"/>
-[...8 lines deleted...]
-      <c r="F70" s="70"/>
+      <c r="A70" s="385"/>
+      <c r="B70" s="378"/>
+      <c r="C70" s="286" t="s">
+        <v>175</v>
+      </c>
+      <c r="D70" s="117"/>
+      <c r="E70" s="128" t="s">
+        <v>173</v>
+      </c>
+      <c r="F70" s="70" t="s">
+        <v>173</v>
+      </c>
       <c r="G70" s="39"/>
-      <c r="H70" s="117"/>
-      <c r="I70" s="69"/>
+      <c r="H70" s="117" t="s">
+        <v>173</v>
+      </c>
+      <c r="I70" s="128" t="s">
+        <v>289</v>
+      </c>
       <c r="J70" s="70"/>
       <c r="K70" s="39"/>
-      <c r="L70" s="117"/>
-[...1 lines deleted...]
-      <c r="N70" s="131"/>
+      <c r="L70" s="72"/>
+      <c r="M70" s="69"/>
+      <c r="N70" s="83"/>
       <c r="O70" s="203" t="s">
-        <v>132</v>
+        <v>176</v>
       </c>
       <c r="P70" s="11"/>
       <c r="Q70" s="11"/>
     </row>
     <row r="71" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="391"/>
-[...4 lines deleted...]
-      <c r="D71" s="117"/>
+      <c r="A71" s="385"/>
+      <c r="B71" s="378"/>
+      <c r="C71" s="286" t="s">
+        <v>177</v>
+      </c>
+      <c r="D71" s="72" t="s">
+        <v>46</v>
+      </c>
       <c r="E71" s="128"/>
       <c r="F71" s="70"/>
-      <c r="G71" s="39"/>
-      <c r="H71" s="117"/>
+      <c r="G71" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="H71" s="117" t="s">
+        <v>5</v>
+      </c>
       <c r="I71" s="128" t="s">
-        <v>299</v>
-[...13 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="J71" s="70"/>
+      <c r="K71" s="39"/>
+      <c r="L71" s="72"/>
+      <c r="M71" s="128"/>
+      <c r="N71" s="83"/>
       <c r="O71" s="203" t="s">
-        <v>51</v>
+        <v>190</v>
       </c>
       <c r="P71" s="11"/>
       <c r="Q71" s="11"/>
     </row>
     <row r="72" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="391"/>
-[...10 lines deleted...]
-      </c>
+      <c r="A72" s="385"/>
+      <c r="B72" s="378"/>
+      <c r="C72" s="357" t="s">
+        <v>301</v>
+      </c>
+      <c r="D72" s="72" t="s">
+        <v>342</v>
+      </c>
+      <c r="E72" s="128"/>
+      <c r="F72" s="70"/>
       <c r="G72" s="39"/>
-      <c r="H72" s="117" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H72" s="117"/>
+      <c r="I72" s="128"/>
       <c r="J72" s="70"/>
-      <c r="K72" s="39"/>
-[...2 lines deleted...]
-      <c r="N72" s="83"/>
+      <c r="K72" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L72" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="M72" s="128" t="s">
+        <v>5</v>
+      </c>
+      <c r="N72" s="83" t="s">
+        <v>365</v>
+      </c>
       <c r="O72" s="203" t="s">
-        <v>180</v>
+        <v>302</v>
       </c>
       <c r="P72" s="11"/>
       <c r="Q72" s="11"/>
     </row>
-    <row r="73" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-        <v>181</v>
+    <row r="73" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="385"/>
+      <c r="B73" s="378"/>
+      <c r="C73" s="335" t="s">
+        <v>303</v>
       </c>
       <c r="D73" s="72" t="s">
-        <v>47</v>
+        <v>342</v>
       </c>
       <c r="E73" s="128"/>
       <c r="F73" s="70"/>
-      <c r="G73" s="39" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G73" s="39"/>
+      <c r="H73" s="117"/>
+      <c r="I73" s="128"/>
       <c r="J73" s="70"/>
-      <c r="K73" s="39"/>
-[...4 lines deleted...]
-      </c>
+      <c r="K73" s="39" t="s">
+        <v>342</v>
+      </c>
+      <c r="L73" s="72" t="s">
+        <v>342</v>
+      </c>
+      <c r="M73" s="128" t="s">
+        <v>342</v>
+      </c>
+      <c r="N73" s="131"/>
       <c r="O73" s="203" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="P73" s="11"/>
+        <v>341</v>
+      </c>
+      <c r="P73" s="14"/>
       <c r="Q73" s="11"/>
     </row>
     <row r="74" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="391"/>
-[...24 lines deleted...]
-        <v>311</v>
+      <c r="A74" s="388" t="s">
+        <v>218</v>
+      </c>
+      <c r="B74" s="376" t="s">
+        <v>231</v>
+      </c>
+      <c r="C74" s="298" t="s">
+        <v>286</v>
+      </c>
+      <c r="D74" s="136"/>
+      <c r="E74" s="103" t="s">
+        <v>46</v>
+      </c>
+      <c r="F74" s="218"/>
+      <c r="G74" s="105"/>
+      <c r="H74" s="136" t="s">
+        <v>46</v>
+      </c>
+      <c r="I74" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="J74" s="107"/>
+      <c r="K74" s="105"/>
+      <c r="L74" s="138" t="s">
+        <v>282</v>
+      </c>
+      <c r="M74" s="356" t="s">
+        <v>153</v>
+      </c>
+      <c r="N74" s="139" t="s">
+        <v>362</v>
+      </c>
+      <c r="O74" s="214" t="s">
+        <v>287</v>
       </c>
       <c r="P74" s="11"/>
       <c r="Q74" s="11"/>
     </row>
-    <row r="75" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      </c>
+    <row r="75" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="385"/>
+      <c r="B75" s="378"/>
+      <c r="C75" s="299" t="s">
+        <v>15</v>
+      </c>
+      <c r="D75" s="117"/>
       <c r="E75" s="128"/>
-      <c r="F75" s="70"/>
-      <c r="G75" s="39"/>
+      <c r="F75" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="G75" s="39" t="s">
+        <v>46</v>
+      </c>
       <c r="H75" s="117"/>
-      <c r="I75" s="128"/>
-[...14 lines deleted...]
-      <c r="P75" s="14"/>
+      <c r="I75" s="146" t="s">
+        <v>46</v>
+      </c>
+      <c r="J75" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="K75" s="39"/>
+      <c r="L75" s="117"/>
+      <c r="M75" s="128"/>
+      <c r="N75" s="131" t="s">
+        <v>365</v>
+      </c>
+      <c r="O75" s="208" t="s">
+        <v>95</v>
+      </c>
+      <c r="P75" s="11"/>
       <c r="Q75" s="11"/>
     </row>
     <row r="76" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="394" t="s">
-[...32 lines deleted...]
-        <v>296</v>
+      <c r="A76" s="385"/>
+      <c r="B76" s="378"/>
+      <c r="C76" s="299" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76" s="117" t="s">
+        <v>5</v>
+      </c>
+      <c r="E76" s="69"/>
+      <c r="F76" s="70"/>
+      <c r="G76" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H76" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="I76" s="69"/>
+      <c r="J76" s="70"/>
+      <c r="K76" s="144"/>
+      <c r="L76" s="117"/>
+      <c r="M76" s="128"/>
+      <c r="N76" s="131"/>
+      <c r="O76" s="208" t="s">
+        <v>96</v>
       </c>
       <c r="P76" s="11"/>
       <c r="Q76" s="11"/>
     </row>
     <row r="77" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="391"/>
-      <c r="B77" s="384"/>
+      <c r="A77" s="385"/>
+      <c r="B77" s="378"/>
       <c r="C77" s="299" t="s">
-        <v>15</v>
-[...18 lines deleted...]
-      <c r="M77" s="128"/>
+        <v>32</v>
+      </c>
+      <c r="D77" s="117" t="s">
+        <v>5</v>
+      </c>
+      <c r="E77" s="128" t="s">
+        <v>5</v>
+      </c>
+      <c r="F77" s="70"/>
+      <c r="G77" s="39"/>
+      <c r="H77" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="I77" s="69"/>
+      <c r="J77" s="70"/>
+      <c r="K77" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L77" s="147" t="s">
+        <v>283</v>
+      </c>
+      <c r="M77" s="146"/>
       <c r="N77" s="131" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="O77" s="208" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="P77" s="11"/>
       <c r="Q77" s="11"/>
     </row>
     <row r="78" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="391"/>
-      <c r="B78" s="384"/>
+      <c r="A78" s="385"/>
+      <c r="B78" s="378"/>
       <c r="C78" s="299" t="s">
-        <v>40</v>
-[...12 lines deleted...]
-      <c r="I78" s="69"/>
+        <v>57</v>
+      </c>
+      <c r="D78" s="117"/>
+      <c r="E78" s="128"/>
+      <c r="F78" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="G78" s="39"/>
+      <c r="H78" s="117" t="s">
+        <v>46</v>
+      </c>
+      <c r="I78" s="128" t="s">
+        <v>5</v>
+      </c>
       <c r="J78" s="70"/>
-      <c r="K78" s="144"/>
-[...2 lines deleted...]
-      <c r="N78" s="131"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="147" t="s">
+        <v>89</v>
+      </c>
+      <c r="M78" s="69"/>
+      <c r="N78" s="91" t="s">
+        <v>364</v>
+      </c>
       <c r="O78" s="208" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="P78" s="11"/>
+        <v>114</v>
+      </c>
+      <c r="P78" s="13"/>
       <c r="Q78" s="11"/>
     </row>
     <row r="79" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="391"/>
-[...28 lines deleted...]
-      <c r="P79" s="11"/>
+      <c r="A79" s="385"/>
+      <c r="B79" s="378"/>
+      <c r="C79" s="300" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="117"/>
+      <c r="E79" s="146"/>
+      <c r="F79" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="G79" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="H79" s="117"/>
+      <c r="I79" s="128"/>
+      <c r="J79" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="K79" s="118"/>
+      <c r="L79" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="M79" s="69"/>
+      <c r="N79" s="91"/>
+      <c r="O79" s="215" t="s">
+        <v>126</v>
+      </c>
+      <c r="P79" s="13"/>
       <c r="Q79" s="11"/>
     </row>
     <row r="80" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="391"/>
-[...24 lines deleted...]
-        <v>116</v>
+      <c r="A80" s="385"/>
+      <c r="B80" s="378"/>
+      <c r="C80" s="330" t="s">
+        <v>256</v>
+      </c>
+      <c r="D80" s="331" t="s">
+        <v>5</v>
+      </c>
+      <c r="E80" s="332"/>
+      <c r="F80" s="77"/>
+      <c r="G80" s="309"/>
+      <c r="H80" s="331"/>
+      <c r="I80" s="333"/>
+      <c r="J80" s="77" t="s">
+        <v>261</v>
+      </c>
+      <c r="K80" s="334" t="s">
+        <v>5</v>
+      </c>
+      <c r="L80" s="75"/>
+      <c r="M80" s="130" t="s">
+        <v>5</v>
+      </c>
+      <c r="N80" s="83"/>
+      <c r="O80" s="215" t="s">
+        <v>257</v>
       </c>
       <c r="P80" s="13"/>
       <c r="Q80" s="11"/>
     </row>
-    <row r="81" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-        <v>128</v>
+    <row r="81" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="386"/>
+      <c r="B81" s="377"/>
+      <c r="C81" s="301" t="s">
+        <v>258</v>
+      </c>
+      <c r="D81" s="168"/>
+      <c r="E81" s="159" t="s">
+        <v>259</v>
+      </c>
+      <c r="F81" s="170"/>
+      <c r="G81" s="182"/>
+      <c r="H81" s="168"/>
+      <c r="I81" s="171"/>
+      <c r="J81" s="170"/>
+      <c r="K81" s="172"/>
+      <c r="L81" s="228" t="s">
+        <v>259</v>
+      </c>
+      <c r="M81" s="169" t="s">
+        <v>46</v>
+      </c>
+      <c r="N81" s="183"/>
+      <c r="O81" s="238" t="s">
+        <v>260</v>
       </c>
       <c r="P81" s="13"/>
       <c r="Q81" s="11"/>
     </row>
     <row r="82" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="391"/>
-[...28 lines deleted...]
-      <c r="P82" s="13"/>
+      <c r="A82" s="388" t="s">
+        <v>359</v>
+      </c>
+      <c r="B82" s="376" t="s">
+        <v>231</v>
+      </c>
+      <c r="C82" s="290" t="s">
+        <v>29</v>
+      </c>
+      <c r="D82" s="151"/>
+      <c r="E82" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F82" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="G82" s="22"/>
+      <c r="H82" s="151"/>
+      <c r="I82" s="89"/>
+      <c r="J82" s="46"/>
+      <c r="K82" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="L82" s="151"/>
+      <c r="M82" s="89"/>
+      <c r="N82" s="139" t="s">
+        <v>363</v>
+      </c>
+      <c r="O82" s="351" t="s">
+        <v>115</v>
+      </c>
+      <c r="P82" s="11"/>
       <c r="Q82" s="11"/>
     </row>
-    <row r="83" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-      <c r="P83" s="13"/>
+    <row r="83" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="385"/>
+      <c r="B83" s="378"/>
+      <c r="C83" s="127" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="E83" s="149"/>
+      <c r="F83" s="35"/>
+      <c r="G83" s="26"/>
+      <c r="H83" s="150"/>
+      <c r="I83" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="J83" s="35"/>
+      <c r="K83" s="26"/>
+      <c r="L83" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="M83" s="149"/>
+      <c r="N83" s="131" t="s">
+        <v>362</v>
+      </c>
+      <c r="O83" s="211" t="s">
+        <v>137</v>
+      </c>
+      <c r="P83" s="11"/>
       <c r="Q83" s="11"/>
     </row>
     <row r="84" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="394" t="s">
-[...28 lines deleted...]
-        <v>117</v>
+      <c r="A84" s="389" t="s">
+        <v>219</v>
+      </c>
+      <c r="B84" s="378"/>
+      <c r="C84" s="127" t="s">
+        <v>138</v>
+      </c>
+      <c r="D84" s="27"/>
+      <c r="E84" s="149" t="s">
+        <v>5</v>
+      </c>
+      <c r="F84" s="35"/>
+      <c r="G84" s="26"/>
+      <c r="H84" s="150"/>
+      <c r="I84" s="25"/>
+      <c r="J84" s="35"/>
+      <c r="K84" s="26"/>
+      <c r="L84" s="27"/>
+      <c r="M84" s="149"/>
+      <c r="N84" s="131"/>
+      <c r="O84" s="211" t="s">
+        <v>139</v>
       </c>
       <c r="P84" s="11"/>
       <c r="Q84" s="11"/>
     </row>
     <row r="85" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="391"/>
-      <c r="B85" s="384"/>
+      <c r="A85" s="385"/>
+      <c r="B85" s="378"/>
       <c r="C85" s="127" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="E85" s="149"/>
+        <v>40</v>
+      </c>
+      <c r="D85" s="150"/>
+      <c r="E85" s="25"/>
       <c r="F85" s="35"/>
-      <c r="G85" s="26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="G85" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="H85" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="I85" s="25"/>
       <c r="J85" s="35"/>
-      <c r="K85" s="26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K85" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="L85" s="117"/>
       <c r="M85" s="149"/>
       <c r="N85" s="131" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>364</v>
+      </c>
+      <c r="O85" s="212" t="s">
+        <v>358</v>
       </c>
       <c r="P85" s="11"/>
       <c r="Q85" s="11"/>
     </row>
     <row r="86" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="395" t="s">
-[...2 lines deleted...]
-      <c r="B86" s="384"/>
+      <c r="A86" s="385"/>
+      <c r="B86" s="378"/>
       <c r="C86" s="127" t="s">
-        <v>140</v>
-[...15 lines deleted...]
-        <v>141</v>
+        <v>311</v>
+      </c>
+      <c r="D86" s="360" t="s">
+        <v>5</v>
+      </c>
+      <c r="E86" s="80"/>
+      <c r="F86" s="359"/>
+      <c r="G86" s="361"/>
+      <c r="H86" s="358"/>
+      <c r="I86" s="80"/>
+      <c r="J86" s="359" t="s">
+        <v>5</v>
+      </c>
+      <c r="K86" s="361"/>
+      <c r="L86" s="331" t="s">
+        <v>5</v>
+      </c>
+      <c r="M86" s="362"/>
+      <c r="N86" s="363"/>
+      <c r="O86" s="196" t="s">
+        <v>312</v>
       </c>
       <c r="P86" s="11"/>
       <c r="Q86" s="11"/>
     </row>
     <row r="87" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="391"/>
-      <c r="B87" s="384"/>
+      <c r="A87" s="385"/>
+      <c r="B87" s="378"/>
       <c r="C87" s="127" t="s">
-        <v>41</v>
-[...21 lines deleted...]
-        <v>367</v>
+        <v>336</v>
+      </c>
+      <c r="D87" s="360"/>
+      <c r="E87" s="80"/>
+      <c r="F87" s="359"/>
+      <c r="G87" s="361" t="s">
+        <v>326</v>
+      </c>
+      <c r="H87" s="358"/>
+      <c r="I87" s="80"/>
+      <c r="J87" s="359"/>
+      <c r="K87" s="361"/>
+      <c r="L87" s="331"/>
+      <c r="M87" s="362"/>
+      <c r="N87" s="363"/>
+      <c r="O87" s="196" t="s">
+        <v>337</v>
       </c>
       <c r="P87" s="11"/>
       <c r="Q87" s="11"/>
     </row>
-    <row r="88" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...23 lines deleted...]
-        <v>321</v>
+    <row r="88" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="386"/>
+      <c r="B88" s="377"/>
+      <c r="C88" s="306" t="s">
+        <v>313</v>
+      </c>
+      <c r="D88" s="158"/>
+      <c r="E88" s="261"/>
+      <c r="F88" s="160" t="s">
+        <v>322</v>
+      </c>
+      <c r="G88" s="161"/>
+      <c r="H88" s="255"/>
+      <c r="I88" s="261" t="s">
+        <v>322</v>
+      </c>
+      <c r="J88" s="160"/>
+      <c r="K88" s="161"/>
+      <c r="L88" s="168"/>
+      <c r="M88" s="162" t="s">
+        <v>322</v>
+      </c>
+      <c r="N88" s="178"/>
+      <c r="O88" s="213" t="s">
+        <v>335</v>
       </c>
       <c r="P88" s="11"/>
       <c r="Q88" s="11"/>
     </row>
     <row r="89" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="391"/>
-[...18 lines deleted...]
-        <v>346</v>
+      <c r="A89" s="385" t="s">
+        <v>360</v>
+      </c>
+      <c r="B89" s="378" t="s">
+        <v>231</v>
+      </c>
+      <c r="C89" s="123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" s="119"/>
+      <c r="E89" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="F89" s="65" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="62"/>
+      <c r="H89" s="125"/>
+      <c r="I89" s="111"/>
+      <c r="J89" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="K89" s="62"/>
+      <c r="L89" s="125"/>
+      <c r="M89" s="50"/>
+      <c r="N89" s="132"/>
+      <c r="O89" s="207" t="s">
+        <v>97</v>
       </c>
       <c r="P89" s="11"/>
       <c r="Q89" s="11"/>
     </row>
-    <row r="90" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-        <v>344</v>
+    <row r="90" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="385"/>
+      <c r="B90" s="378"/>
+      <c r="C90" s="121" t="s">
+        <v>16</v>
+      </c>
+      <c r="D90" s="257"/>
+      <c r="E90" s="50"/>
+      <c r="F90" s="65"/>
+      <c r="G90" s="62"/>
+      <c r="H90" s="116" t="s">
+        <v>155</v>
+      </c>
+      <c r="I90" s="256" t="s">
+        <v>154</v>
+      </c>
+      <c r="J90" s="65"/>
+      <c r="K90" s="62"/>
+      <c r="L90" s="257" t="s">
+        <v>154</v>
+      </c>
+      <c r="M90" s="173" t="s">
+        <v>155</v>
+      </c>
+      <c r="N90" s="132"/>
+      <c r="O90" s="207" t="s">
+        <v>116</v>
       </c>
       <c r="P90" s="11"/>
       <c r="Q90" s="11"/>
     </row>
     <row r="91" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="391" t="s">
-[...21 lines deleted...]
-      <c r="K91" s="62"/>
+      <c r="A91" s="385"/>
+      <c r="B91" s="378"/>
+      <c r="C91" s="302" t="s">
+        <v>128</v>
+      </c>
+      <c r="D91" s="32"/>
+      <c r="E91" s="50"/>
+      <c r="F91" s="65"/>
+      <c r="G91" s="62" t="s">
+        <v>46</v>
+      </c>
+      <c r="H91" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="I91" s="64"/>
+      <c r="J91" s="124" t="s">
+        <v>155</v>
+      </c>
+      <c r="K91" s="62" t="s">
+        <v>5</v>
+      </c>
       <c r="L91" s="125"/>
       <c r="M91" s="50"/>
-      <c r="N91" s="132"/>
+      <c r="N91" s="132" t="s">
+        <v>362</v>
+      </c>
       <c r="O91" s="207" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="P91" s="11"/>
       <c r="Q91" s="11"/>
     </row>
-    <row r="92" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="D92" s="257"/>
+    <row r="92" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="385"/>
+      <c r="B92" s="378"/>
+      <c r="C92" s="303" t="s">
+        <v>197</v>
+      </c>
+      <c r="D92" s="119" t="s">
+        <v>196</v>
+      </c>
       <c r="E92" s="50"/>
       <c r="F92" s="65"/>
       <c r="G92" s="62"/>
-      <c r="H92" s="116" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H92" s="125"/>
+      <c r="I92" s="111"/>
       <c r="J92" s="65"/>
-      <c r="K92" s="62"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K92" s="62" t="s">
+        <v>196</v>
+      </c>
+      <c r="L92" s="125"/>
+      <c r="M92" s="50"/>
       <c r="N92" s="132"/>
       <c r="O92" s="207" t="s">
-        <v>118</v>
+        <v>198</v>
       </c>
       <c r="P92" s="11"/>
       <c r="Q92" s="11"/>
     </row>
     <row r="93" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A93" s="391"/>
-[...26 lines deleted...]
-        <v>131</v>
+      <c r="A93" s="382" t="s">
+        <v>220</v>
+      </c>
+      <c r="B93" s="376" t="s">
+        <v>230</v>
+      </c>
+      <c r="C93" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93" s="151"/>
+      <c r="E93" s="89"/>
+      <c r="F93" s="269"/>
+      <c r="G93" s="22"/>
+      <c r="H93" s="90" t="s">
+        <v>156</v>
+      </c>
+      <c r="I93" s="89"/>
+      <c r="J93" s="46"/>
+      <c r="K93" s="22"/>
+      <c r="L93" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="M93" s="89"/>
+      <c r="N93" s="139"/>
+      <c r="O93" s="214" t="s">
+        <v>98</v>
       </c>
       <c r="P93" s="11"/>
       <c r="Q93" s="11"/>
     </row>
-    <row r="94" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-        <v>202</v>
+    <row r="94" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="383"/>
+      <c r="B94" s="378"/>
+      <c r="C94" s="284" t="s">
+        <v>70</v>
+      </c>
+      <c r="D94" s="150"/>
+      <c r="E94" s="149" t="s">
+        <v>46</v>
+      </c>
+      <c r="F94" s="35"/>
+      <c r="G94" s="26"/>
+      <c r="H94" s="150"/>
+      <c r="I94" s="149"/>
+      <c r="J94" s="35"/>
+      <c r="K94" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="L94" s="27"/>
+      <c r="M94" s="149"/>
+      <c r="N94" s="145"/>
+      <c r="O94" s="208" t="s">
+        <v>267</v>
       </c>
       <c r="P94" s="11"/>
       <c r="Q94" s="11"/>
     </row>
     <row r="95" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="388" t="s">
-[...24 lines deleted...]
-        <v>100</v>
+      <c r="A95" s="383"/>
+      <c r="B95" s="378"/>
+      <c r="C95" s="121" t="s">
+        <v>314</v>
+      </c>
+      <c r="D95" s="152"/>
+      <c r="E95" s="153"/>
+      <c r="F95" s="154"/>
+      <c r="G95" s="155" t="s">
+        <v>5</v>
+      </c>
+      <c r="H95" s="152"/>
+      <c r="I95" s="153" t="s">
+        <v>323</v>
+      </c>
+      <c r="J95" s="154"/>
+      <c r="K95" s="155"/>
+      <c r="L95" s="156"/>
+      <c r="M95" s="153"/>
+      <c r="N95" s="157"/>
+      <c r="O95" s="215" t="s">
+        <v>315</v>
       </c>
       <c r="P95" s="11"/>
       <c r="Q95" s="11"/>
     </row>
     <row r="96" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="389"/>
-      <c r="B96" s="384"/>
+      <c r="A96" s="383"/>
+      <c r="B96" s="378"/>
       <c r="C96" s="284" t="s">
-        <v>71</v>
+        <v>316</v>
       </c>
       <c r="D96" s="150"/>
-      <c r="E96" s="149" t="s">
-[...2 lines deleted...]
-      <c r="F96" s="35"/>
+      <c r="E96" s="149"/>
+      <c r="F96" s="35" t="s">
+        <v>46</v>
+      </c>
       <c r="G96" s="26"/>
       <c r="H96" s="150"/>
       <c r="I96" s="149"/>
-      <c r="J96" s="35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J96" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="K96" s="26"/>
       <c r="L96" s="27"/>
-      <c r="M96" s="149"/>
+      <c r="M96" s="149" t="s">
+        <v>46</v>
+      </c>
       <c r="N96" s="145"/>
       <c r="O96" s="208" t="s">
-        <v>275</v>
+        <v>317</v>
       </c>
       <c r="P96" s="11"/>
       <c r="Q96" s="11"/>
     </row>
-    <row r="97" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C97" s="121" t="s">
+    <row r="97" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="384"/>
+      <c r="B97" s="377"/>
+      <c r="C97" s="244" t="s">
+        <v>318</v>
+      </c>
+      <c r="D97" s="158" t="s">
         <v>323</v>
       </c>
-      <c r="D97" s="152"/>
-[...15 lines deleted...]
-        <v>324</v>
+      <c r="E97" s="159"/>
+      <c r="F97" s="160"/>
+      <c r="G97" s="161"/>
+      <c r="H97" s="158" t="s">
+        <v>323</v>
+      </c>
+      <c r="I97" s="162"/>
+      <c r="J97" s="160"/>
+      <c r="K97" s="161"/>
+      <c r="L97" s="163"/>
+      <c r="M97" s="162"/>
+      <c r="N97" s="164"/>
+      <c r="O97" s="216" t="s">
+        <v>338</v>
       </c>
       <c r="P97" s="11"/>
       <c r="Q97" s="11"/>
     </row>
     <row r="98" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="389"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A98" s="390" t="s">
+        <v>276</v>
+      </c>
+      <c r="B98" s="392" t="s">
+        <v>231</v>
+      </c>
+      <c r="C98" s="350" t="s">
+        <v>67</v>
+      </c>
+      <c r="D98" s="151" t="s">
+        <v>281</v>
+      </c>
+      <c r="E98" s="146"/>
+      <c r="F98" s="35"/>
       <c r="G98" s="26"/>
       <c r="H98" s="150"/>
       <c r="I98" s="149"/>
-      <c r="J98" s="35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J98" s="35"/>
       <c r="K98" s="26"/>
-      <c r="L98" s="27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L98" s="90"/>
+      <c r="M98" s="89"/>
       <c r="N98" s="145"/>
       <c r="O98" s="208" t="s">
-        <v>326</v>
+        <v>68</v>
       </c>
       <c r="P98" s="11"/>
       <c r="Q98" s="11"/>
     </row>
     <row r="99" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A99" s="390"/>
-      <c r="B99" s="383"/>
+      <c r="A99" s="391"/>
+      <c r="B99" s="393"/>
       <c r="C99" s="244" t="s">
-        <v>327</v>
-[...17 lines deleted...]
-        <v>347</v>
+        <v>277</v>
+      </c>
+      <c r="D99" s="156"/>
+      <c r="E99" s="349" t="s">
+        <v>46</v>
+      </c>
+      <c r="F99" s="154"/>
+      <c r="G99" s="155"/>
+      <c r="H99" s="152" t="s">
+        <v>46</v>
+      </c>
+      <c r="I99" s="66"/>
+      <c r="J99" s="154" t="s">
+        <v>46</v>
+      </c>
+      <c r="K99" s="155"/>
+      <c r="L99" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="M99" s="57"/>
+      <c r="N99" s="157"/>
+      <c r="O99" s="215" t="s">
+        <v>278</v>
       </c>
       <c r="P99" s="11"/>
       <c r="Q99" s="11"/>
     </row>
     <row r="100" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="396" t="s">
-[...22 lines deleted...]
-        <v>69</v>
+      <c r="A100" s="382" t="s">
+        <v>221</v>
+      </c>
+      <c r="B100" s="376" t="s">
+        <v>232</v>
+      </c>
+      <c r="C100" s="352" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100" s="138"/>
+      <c r="E100" s="137"/>
+      <c r="F100" s="107"/>
+      <c r="G100" s="165"/>
+      <c r="H100" s="136" t="s">
+        <v>46</v>
+      </c>
+      <c r="I100" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="J100" s="107"/>
+      <c r="K100" s="105"/>
+      <c r="L100" s="136" t="s">
+        <v>77</v>
+      </c>
+      <c r="M100" s="166" t="s">
+        <v>5</v>
+      </c>
+      <c r="N100" s="167" t="s">
+        <v>364</v>
+      </c>
+      <c r="O100" s="214" t="s">
+        <v>99</v>
       </c>
       <c r="P100" s="11"/>
       <c r="Q100" s="11"/>
     </row>
-    <row r="101" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-        <v>286</v>
+    <row r="101" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="383"/>
+      <c r="B101" s="378"/>
+      <c r="C101" s="121" t="s">
+        <v>297</v>
+      </c>
+      <c r="D101" s="150"/>
+      <c r="E101" s="149"/>
+      <c r="F101" s="35" t="s">
+        <v>326</v>
+      </c>
+      <c r="G101" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H101" s="150"/>
+      <c r="I101" s="149"/>
+      <c r="J101" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="K101" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="L101" s="27"/>
+      <c r="M101" s="149"/>
+      <c r="N101" s="131" t="s">
+        <v>365</v>
+      </c>
+      <c r="O101" s="208" t="s">
+        <v>45</v>
       </c>
       <c r="P101" s="11"/>
       <c r="Q101" s="11"/>
     </row>
-    <row r="102" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-        <v>101</v>
+    <row r="102" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="384"/>
+      <c r="B102" s="377"/>
+      <c r="C102" s="297" t="s">
+        <v>300</v>
+      </c>
+      <c r="D102" s="311"/>
+      <c r="E102" s="169" t="s">
+        <v>326</v>
+      </c>
+      <c r="F102" s="170"/>
+      <c r="G102" s="353"/>
+      <c r="H102" s="228" t="s">
+        <v>340</v>
+      </c>
+      <c r="I102" s="229" t="s">
+        <v>326</v>
+      </c>
+      <c r="J102" s="230"/>
+      <c r="K102" s="182" t="s">
+        <v>326</v>
+      </c>
+      <c r="L102" s="228"/>
+      <c r="M102" s="229"/>
+      <c r="N102" s="179" t="s">
+        <v>362</v>
+      </c>
+      <c r="O102" s="213" t="s">
+        <v>299</v>
       </c>
       <c r="P102" s="11"/>
       <c r="Q102" s="11"/>
     </row>
     <row r="103" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="389"/>
-[...26 lines deleted...]
-        <v>46</v>
+      <c r="A103" s="385" t="s">
+        <v>222</v>
+      </c>
+      <c r="B103" s="378" t="s">
+        <v>230</v>
+      </c>
+      <c r="C103" s="123" t="s">
+        <v>19</v>
+      </c>
+      <c r="D103" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="E103" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="F103" s="65" t="s">
+        <v>78</v>
+      </c>
+      <c r="G103" s="23"/>
+      <c r="H103" s="119"/>
+      <c r="I103" s="50"/>
+      <c r="J103" s="120"/>
+      <c r="K103" s="23"/>
+      <c r="L103" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="M103" s="173"/>
+      <c r="N103" s="126"/>
+      <c r="O103" s="207" t="s">
+        <v>61</v>
       </c>
       <c r="P103" s="11"/>
       <c r="Q103" s="11"/>
     </row>
-    <row r="104" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-        <v>308</v>
+    <row r="104" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="385"/>
+      <c r="B104" s="378"/>
+      <c r="C104" s="121" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="150"/>
+      <c r="E104" s="149"/>
+      <c r="F104" s="35"/>
+      <c r="G104" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="H104" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="I104" s="174" t="s">
+        <v>81</v>
+      </c>
+      <c r="J104" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="K104" s="26"/>
+      <c r="L104" s="150"/>
+      <c r="M104" s="174"/>
+      <c r="N104" s="131" t="s">
+        <v>366</v>
+      </c>
+      <c r="O104" s="208" t="s">
+        <v>246</v>
       </c>
       <c r="P104" s="11"/>
       <c r="Q104" s="11"/>
     </row>
     <row r="105" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A105" s="391" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A105" s="385"/>
+      <c r="B105" s="378"/>
+      <c r="C105" s="121" t="s">
+        <v>262</v>
+      </c>
+      <c r="D105" s="32"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="33"/>
       <c r="G105" s="23"/>
-      <c r="H105" s="119"/>
-[...7 lines deleted...]
-      <c r="N105" s="126"/>
+      <c r="H105" s="176" t="s">
+        <v>81</v>
+      </c>
+      <c r="I105" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="J105" s="33"/>
+      <c r="K105" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="L105" s="119"/>
+      <c r="M105" s="174" t="s">
+        <v>5</v>
+      </c>
+      <c r="N105" s="131" t="s">
+        <v>364</v>
+      </c>
       <c r="O105" s="207" t="s">
-        <v>62</v>
+        <v>247</v>
       </c>
       <c r="P105" s="11"/>
       <c r="Q105" s="11"/>
     </row>
     <row r="106" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A106" s="391"/>
-[...20 lines deleted...]
-      <c r="L106" s="150"/>
+      <c r="A106" s="385"/>
+      <c r="B106" s="378"/>
+      <c r="C106" s="123" t="s">
+        <v>73</v>
+      </c>
+      <c r="D106" s="119"/>
+      <c r="E106" s="50"/>
+      <c r="F106" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="G106" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="H106" s="32"/>
+      <c r="I106" s="50"/>
+      <c r="J106" s="120"/>
+      <c r="K106" s="23"/>
+      <c r="L106" s="119" t="s">
+        <v>5</v>
+      </c>
       <c r="M106" s="174"/>
-      <c r="N106" s="131"/>
-[...1 lines deleted...]
-        <v>253</v>
+      <c r="N106" s="132"/>
+      <c r="O106" s="207" t="s">
+        <v>75</v>
       </c>
       <c r="P106" s="11"/>
       <c r="Q106" s="11"/>
     </row>
-    <row r="107" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-        <v>254</v>
+    <row r="107" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="386"/>
+      <c r="B107" s="377"/>
+      <c r="C107" s="306" t="s">
+        <v>74</v>
+      </c>
+      <c r="D107" s="29"/>
+      <c r="E107" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F107" s="41"/>
+      <c r="G107" s="31"/>
+      <c r="H107" s="114"/>
+      <c r="I107" s="30"/>
+      <c r="J107" s="41"/>
+      <c r="K107" s="31"/>
+      <c r="L107" s="114"/>
+      <c r="M107" s="219"/>
+      <c r="N107" s="179"/>
+      <c r="O107" s="216" t="s">
+        <v>76</v>
       </c>
       <c r="P107" s="11"/>
       <c r="Q107" s="11"/>
     </row>
     <row r="108" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A108" s="391"/>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="A108" s="380" t="s">
+        <v>223</v>
+      </c>
+      <c r="B108" s="378" t="s">
+        <v>231</v>
+      </c>
+      <c r="C108" s="272" t="s">
+        <v>20</v>
       </c>
       <c r="D108" s="119"/>
       <c r="E108" s="50"/>
-      <c r="F108" s="35" t="s">
-[...5 lines deleted...]
-      <c r="H108" s="32"/>
+      <c r="F108" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="G108" s="52"/>
+      <c r="H108" s="119"/>
       <c r="I108" s="50"/>
-      <c r="J108" s="120"/>
+      <c r="J108" s="33" t="s">
+        <v>5</v>
+      </c>
       <c r="K108" s="23"/>
-      <c r="L108" s="119" t="s">
-[...3 lines deleted...]
-      <c r="N108" s="132"/>
+      <c r="L108" s="119"/>
+      <c r="M108" s="220"/>
+      <c r="N108" s="221"/>
       <c r="O108" s="207" t="s">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="P108" s="11"/>
       <c r="Q108" s="11"/>
     </row>
-    <row r="109" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-        <v>77</v>
+    <row r="109" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="380"/>
+      <c r="B109" s="378"/>
+      <c r="C109" s="121" t="s">
+        <v>181</v>
+      </c>
+      <c r="D109" s="287"/>
+      <c r="E109" s="149"/>
+      <c r="F109" s="35"/>
+      <c r="G109" s="181" t="s">
+        <v>352</v>
+      </c>
+      <c r="H109" s="150" t="s">
+        <v>46</v>
+      </c>
+      <c r="I109" s="149"/>
+      <c r="J109" s="35"/>
+      <c r="K109" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="L109" s="150" t="s">
+        <v>182</v>
+      </c>
+      <c r="M109" s="288" t="s">
+        <v>183</v>
+      </c>
+      <c r="N109" s="320"/>
+      <c r="O109" s="208" t="s">
+        <v>184</v>
       </c>
       <c r="P109" s="11"/>
       <c r="Q109" s="11"/>
     </row>
-    <row r="110" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-        <v>119</v>
+    <row r="110" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A110" s="381"/>
+      <c r="B110" s="377"/>
+      <c r="C110" s="297" t="s">
+        <v>185</v>
+      </c>
+      <c r="D110" s="177" t="s">
+        <v>46</v>
+      </c>
+      <c r="E110" s="148" t="s">
+        <v>46</v>
+      </c>
+      <c r="F110" s="84"/>
+      <c r="G110" s="115"/>
+      <c r="H110" s="143" t="s">
+        <v>46</v>
+      </c>
+      <c r="I110" s="148" t="s">
+        <v>46</v>
+      </c>
+      <c r="J110" s="84"/>
+      <c r="K110" s="85"/>
+      <c r="L110" s="177"/>
+      <c r="M110" s="148"/>
+      <c r="N110" s="179"/>
+      <c r="O110" s="216" t="s">
+        <v>199</v>
       </c>
       <c r="P110" s="11"/>
       <c r="Q110" s="11"/>
     </row>
     <row r="111" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A111" s="386"/>
-[...26 lines deleted...]
-        <v>188</v>
+      <c r="A111" s="379" t="s">
+        <v>224</v>
+      </c>
+      <c r="B111" s="376" t="s">
+        <v>231</v>
+      </c>
+      <c r="C111" s="302" t="s">
+        <v>85</v>
+      </c>
+      <c r="D111" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="E111" s="89" t="s">
+        <v>46</v>
+      </c>
+      <c r="F111" s="46"/>
+      <c r="G111" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="H111" s="250"/>
+      <c r="I111" s="89" t="s">
+        <v>46</v>
+      </c>
+      <c r="J111" s="46"/>
+      <c r="K111" s="22"/>
+      <c r="L111" s="151" t="s">
+        <v>46</v>
+      </c>
+      <c r="M111" s="89"/>
+      <c r="N111" s="139"/>
+      <c r="O111" s="214" t="s">
+        <v>147</v>
       </c>
       <c r="P111" s="11"/>
       <c r="Q111" s="11"/>
     </row>
     <row r="112" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A112" s="387"/>
-[...21 lines deleted...]
-      <c r="M112" s="148"/>
+      <c r="A112" s="381"/>
+      <c r="B112" s="377"/>
+      <c r="C112" s="336" t="s">
+        <v>240</v>
+      </c>
+      <c r="D112" s="29"/>
+      <c r="E112" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="F112" s="41" t="s">
+        <v>241</v>
+      </c>
+      <c r="G112" s="31"/>
+      <c r="H112" s="42"/>
+      <c r="I112" s="57"/>
+      <c r="J112" s="41" t="s">
+        <v>241</v>
+      </c>
+      <c r="K112" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="L112" s="114"/>
+      <c r="M112" s="57"/>
       <c r="N112" s="179"/>
-      <c r="O112" s="216" t="s">
-        <v>203</v>
+      <c r="O112" s="209" t="s">
+        <v>242</v>
       </c>
       <c r="P112" s="11"/>
       <c r="Q112" s="11"/>
     </row>
     <row r="113" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="385" t="s">
+      <c r="A113" s="379" t="s">
+        <v>225</v>
+      </c>
+      <c r="B113" s="376" t="s">
         <v>231</v>
       </c>
-      <c r="B113" s="382" t="s">
-[...27 lines deleted...]
-        <v>149</v>
+      <c r="C113" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D113" s="125"/>
+      <c r="E113" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="F113" s="124" t="s">
+        <v>46</v>
+      </c>
+      <c r="G113" s="62" t="s">
+        <v>46</v>
+      </c>
+      <c r="H113" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="I113" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="J113" s="65"/>
+      <c r="K113" s="62"/>
+      <c r="L113" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="M113" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="N113" s="133" t="s">
+        <v>365</v>
+      </c>
+      <c r="O113" s="207" t="s">
+        <v>191</v>
       </c>
       <c r="P113" s="11"/>
       <c r="Q113" s="11"/>
     </row>
-    <row r="114" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-        <v>249</v>
+    <row r="114" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="380"/>
+      <c r="B114" s="378"/>
+      <c r="C114" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D114" s="63"/>
+      <c r="E114" s="180" t="s">
+        <v>46</v>
+      </c>
+      <c r="F114" s="65" t="s">
+        <v>46</v>
+      </c>
+      <c r="G114" s="113" t="s">
+        <v>46</v>
+      </c>
+      <c r="H114" s="63"/>
+      <c r="I114" s="64"/>
+      <c r="J114" s="65" t="s">
+        <v>284</v>
+      </c>
+      <c r="K114" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="L114" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="M114" s="111" t="s">
+        <v>46</v>
+      </c>
+      <c r="N114" s="132"/>
+      <c r="O114" s="207" t="s">
+        <v>192</v>
       </c>
       <c r="P114" s="11"/>
       <c r="Q114" s="11"/>
     </row>
     <row r="115" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A115" s="385" t="s">
-[...32 lines deleted...]
-        <v>195</v>
+      <c r="A115" s="380"/>
+      <c r="B115" s="378"/>
+      <c r="C115" s="121" t="s">
+        <v>31</v>
+      </c>
+      <c r="D115" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="E115" s="180" t="s">
+        <v>46</v>
+      </c>
+      <c r="F115" s="70"/>
+      <c r="G115" s="39"/>
+      <c r="H115" s="72"/>
+      <c r="I115" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="J115" s="355" t="s">
+        <v>46</v>
+      </c>
+      <c r="K115" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L115" s="72"/>
+      <c r="M115" s="128"/>
+      <c r="N115" s="131" t="s">
+        <v>366</v>
+      </c>
+      <c r="O115" s="208" t="s">
+        <v>193</v>
       </c>
       <c r="P115" s="11"/>
       <c r="Q115" s="11"/>
     </row>
     <row r="116" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A116" s="386"/>
-[...7 lines deleted...]
-      </c>
+      <c r="A116" s="380"/>
+      <c r="B116" s="378"/>
+      <c r="C116" s="121" t="s">
+        <v>180</v>
+      </c>
+      <c r="D116" s="72"/>
+      <c r="E116" s="180"/>
       <c r="F116" s="65" t="s">
-        <v>47</v>
-[...18 lines deleted...]
-        <v>196</v>
+        <v>292</v>
+      </c>
+      <c r="G116" s="62" t="s">
+        <v>291</v>
+      </c>
+      <c r="H116" s="72"/>
+      <c r="I116" s="180" t="s">
+        <v>46</v>
+      </c>
+      <c r="J116" s="70"/>
+      <c r="K116" s="39"/>
+      <c r="L116" s="72"/>
+      <c r="M116" s="128" t="s">
+        <v>46</v>
+      </c>
+      <c r="N116" s="131" t="s">
+        <v>364</v>
+      </c>
+      <c r="O116" s="208" t="s">
+        <v>194</v>
       </c>
       <c r="P116" s="11"/>
       <c r="Q116" s="11"/>
     </row>
-    <row r="117" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-        <v>197</v>
+    <row r="117" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A117" s="381"/>
+      <c r="B117" s="377"/>
+      <c r="C117" s="293" t="s">
+        <v>52</v>
+      </c>
+      <c r="D117" s="122" t="s">
+        <v>46</v>
+      </c>
+      <c r="E117" s="110"/>
+      <c r="F117" s="84"/>
+      <c r="G117" s="85" t="s">
+        <v>46</v>
+      </c>
+      <c r="H117" s="122" t="s">
+        <v>46</v>
+      </c>
+      <c r="I117" s="354" t="s">
+        <v>5</v>
+      </c>
+      <c r="J117" s="84" t="s">
+        <v>46</v>
+      </c>
+      <c r="K117" s="85"/>
+      <c r="L117" s="122"/>
+      <c r="M117" s="142"/>
+      <c r="N117" s="179" t="s">
+        <v>362</v>
+      </c>
+      <c r="O117" s="209" t="s">
+        <v>195</v>
       </c>
       <c r="P117" s="11"/>
       <c r="Q117" s="11"/>
     </row>
     <row r="118" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="386"/>
-[...22 lines deleted...]
-      <c r="N118" s="131"/>
+      <c r="A118" s="374" t="s">
+        <v>226</v>
+      </c>
+      <c r="B118" s="374" t="s">
+        <v>264</v>
+      </c>
+      <c r="C118" s="127" t="s">
+        <v>43</v>
+      </c>
+      <c r="D118" s="150" t="s">
+        <v>46</v>
+      </c>
+      <c r="E118" s="174" t="s">
+        <v>265</v>
+      </c>
+      <c r="F118" s="35"/>
+      <c r="G118" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H118" s="150"/>
+      <c r="I118" s="25"/>
+      <c r="J118" s="35"/>
+      <c r="K118" s="26"/>
+      <c r="L118" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="M118" s="149"/>
+      <c r="N118" s="131" t="s">
+        <v>365</v>
+      </c>
       <c r="O118" s="208" t="s">
-        <v>198</v>
+        <v>118</v>
       </c>
       <c r="P118" s="11"/>
       <c r="Q118" s="11"/>
     </row>
-    <row r="119" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="387"/>
-      <c r="B119" s="383"/>
-[...25 lines deleted...]
-        <v>199</v>
+      <c r="B119" s="387"/>
+      <c r="C119" s="304" t="s">
+        <v>69</v>
+      </c>
+      <c r="D119" s="147" t="s">
+        <v>265</v>
+      </c>
+      <c r="E119" s="180" t="s">
+        <v>266</v>
+      </c>
+      <c r="F119" s="35"/>
+      <c r="G119" s="26"/>
+      <c r="H119" s="150" t="s">
+        <v>46</v>
+      </c>
+      <c r="I119" s="25"/>
+      <c r="J119" s="35"/>
+      <c r="K119" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="L119" s="27"/>
+      <c r="M119" s="149"/>
+      <c r="N119" s="131" t="s">
+        <v>367</v>
+      </c>
+      <c r="O119" s="208" t="s">
+        <v>100</v>
       </c>
       <c r="P119" s="11"/>
       <c r="Q119" s="11"/>
     </row>
     <row r="120" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A120" s="380" t="s">
-[...30 lines deleted...]
-        <v>120</v>
+      <c r="A120" s="387"/>
+      <c r="B120" s="387"/>
+      <c r="C120" s="304" t="s">
+        <v>346</v>
+      </c>
+      <c r="D120" s="365"/>
+      <c r="E120" s="366"/>
+      <c r="F120" s="154"/>
+      <c r="G120" s="181" t="s">
+        <v>253</v>
+      </c>
+      <c r="H120" s="152"/>
+      <c r="I120" s="66" t="s">
+        <v>5</v>
+      </c>
+      <c r="J120" s="154" t="s">
+        <v>5</v>
+      </c>
+      <c r="K120" s="155"/>
+      <c r="L120" s="156"/>
+      <c r="M120" s="153"/>
+      <c r="N120" s="363" t="s">
+        <v>366</v>
+      </c>
+      <c r="O120" s="215" t="s">
+        <v>347</v>
       </c>
       <c r="P120" s="11"/>
       <c r="Q120" s="11"/>
     </row>
-    <row r="121" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-        <v>102</v>
+    <row r="121" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="375"/>
+      <c r="B121" s="375"/>
+      <c r="C121" s="337" t="s">
+        <v>348</v>
+      </c>
+      <c r="D121" s="168"/>
+      <c r="E121" s="171"/>
+      <c r="F121" s="170" t="s">
+        <v>350</v>
+      </c>
+      <c r="G121" s="85"/>
+      <c r="H121" s="275" t="s">
+        <v>351</v>
+      </c>
+      <c r="I121" s="171"/>
+      <c r="J121" s="170"/>
+      <c r="K121" s="182"/>
+      <c r="L121" s="248"/>
+      <c r="M121" s="162" t="s">
+        <v>350</v>
+      </c>
+      <c r="N121" s="178"/>
+      <c r="O121" s="249" t="s">
+        <v>349</v>
       </c>
       <c r="P121" s="11"/>
       <c r="Q121" s="11"/>
     </row>
     <row r="122" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A122" s="393"/>
-[...24 lines deleted...]
-        <v>356</v>
+      <c r="A122" s="382" t="s">
+        <v>227</v>
+      </c>
+      <c r="B122" s="376" t="s">
+        <v>231</v>
+      </c>
+      <c r="C122" s="342" t="s">
+        <v>273</v>
+      </c>
+      <c r="D122" s="138"/>
+      <c r="E122" s="103" t="s">
+        <v>46</v>
+      </c>
+      <c r="F122" s="107"/>
+      <c r="G122" s="105"/>
+      <c r="H122" s="313"/>
+      <c r="I122" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="J122" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="K122" s="105"/>
+      <c r="L122" s="151"/>
+      <c r="M122" s="246"/>
+      <c r="N122" s="139" t="s">
+        <v>362</v>
+      </c>
+      <c r="O122" s="214" t="s">
+        <v>101</v>
       </c>
       <c r="P122" s="11"/>
       <c r="Q122" s="11"/>
     </row>
-    <row r="123" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-        <v>371</v>
+    <row r="123" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="383"/>
+      <c r="B123" s="378"/>
+      <c r="C123" s="304" t="s">
+        <v>234</v>
+      </c>
+      <c r="D123" s="72"/>
+      <c r="E123" s="180"/>
+      <c r="F123" s="35" t="s">
+        <v>148</v>
+      </c>
+      <c r="G123" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="H123" s="150" t="s">
+        <v>249</v>
+      </c>
+      <c r="I123" s="25"/>
+      <c r="J123" s="35"/>
+      <c r="K123" s="26"/>
+      <c r="L123" s="27"/>
+      <c r="M123" s="149" t="s">
+        <v>249</v>
+      </c>
+      <c r="N123" s="131" t="s">
+        <v>366</v>
       </c>
       <c r="O123" s="249" t="s">
-        <v>358</v>
+        <v>235</v>
       </c>
       <c r="P123" s="11"/>
       <c r="Q123" s="11"/>
     </row>
-    <row r="124" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-        <v>103</v>
+    <row r="124" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A124" s="384"/>
+      <c r="B124" s="377"/>
+      <c r="C124" s="337" t="s">
+        <v>236</v>
+      </c>
+      <c r="D124" s="168" t="s">
+        <v>241</v>
+      </c>
+      <c r="E124" s="171"/>
+      <c r="F124" s="170"/>
+      <c r="G124" s="85" t="s">
+        <v>46</v>
+      </c>
+      <c r="H124" s="168"/>
+      <c r="I124" s="171"/>
+      <c r="J124" s="170"/>
+      <c r="K124" s="182" t="s">
+        <v>241</v>
+      </c>
+      <c r="L124" s="248" t="s">
+        <v>241</v>
+      </c>
+      <c r="M124" s="162"/>
+      <c r="N124" s="178" t="s">
+        <v>364</v>
+      </c>
+      <c r="O124" s="249" t="s">
+        <v>254</v>
       </c>
       <c r="P124" s="11"/>
       <c r="Q124" s="11"/>
     </row>
     <row r="125" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A125" s="389"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A125" s="374" t="s">
+        <v>228</v>
+      </c>
+      <c r="B125" s="376" t="s">
+        <v>233</v>
+      </c>
+      <c r="C125" s="350" t="s">
+        <v>44</v>
+      </c>
+      <c r="D125" s="151" t="s">
+        <v>46</v>
+      </c>
+      <c r="E125" s="146" t="s">
+        <v>5</v>
+      </c>
+      <c r="F125" s="35"/>
       <c r="G125" s="26" t="s">
-        <v>256</v>
+        <v>5</v>
       </c>
       <c r="H125" s="150" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I125" s="25"/>
+        <v>46</v>
+      </c>
+      <c r="I125" s="149" t="s">
+        <v>5</v>
+      </c>
       <c r="J125" s="35"/>
       <c r="K125" s="26"/>
-      <c r="L125" s="27"/>
-[...7 lines deleted...]
-        <v>242</v>
+      <c r="L125" s="90" t="s">
+        <v>5</v>
+      </c>
+      <c r="M125" s="89"/>
+      <c r="N125" s="145"/>
+      <c r="O125" s="208" t="s">
+        <v>332</v>
       </c>
       <c r="P125" s="11"/>
       <c r="Q125" s="11"/>
     </row>
     <row r="126" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A126" s="390"/>
-[...26 lines deleted...]
-        <v>261</v>
+      <c r="A126" s="375"/>
+      <c r="B126" s="377"/>
+      <c r="C126" s="244" t="s">
+        <v>305</v>
+      </c>
+      <c r="D126" s="156" t="s">
+        <v>326</v>
+      </c>
+      <c r="E126" s="349"/>
+      <c r="F126" s="154" t="s">
+        <v>326</v>
+      </c>
+      <c r="G126" s="155"/>
+      <c r="H126" s="152" t="s">
+        <v>326</v>
+      </c>
+      <c r="I126" s="66"/>
+      <c r="J126" s="154" t="s">
+        <v>326</v>
+      </c>
+      <c r="K126" s="155" t="s">
+        <v>326</v>
+      </c>
+      <c r="L126" s="29" t="s">
+        <v>326</v>
+      </c>
+      <c r="M126" s="57"/>
+      <c r="N126" s="157"/>
+      <c r="O126" s="215" t="s">
+        <v>331</v>
       </c>
       <c r="P126" s="11"/>
       <c r="Q126" s="11"/>
     </row>
-    <row r="127" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...33 lines deleted...]
-        <v>341</v>
+    <row r="127" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="184" t="s">
+        <v>229</v>
+      </c>
+      <c r="B127" s="185" t="s">
+        <v>232</v>
+      </c>
+      <c r="C127" s="307" t="s">
+        <v>178</v>
+      </c>
+      <c r="D127" s="186"/>
+      <c r="E127" s="187" t="s">
+        <v>46</v>
+      </c>
+      <c r="F127" s="188"/>
+      <c r="G127" s="189"/>
+      <c r="H127" s="190" t="s">
+        <v>46</v>
+      </c>
+      <c r="I127" s="191"/>
+      <c r="J127" s="188"/>
+      <c r="K127" s="189"/>
+      <c r="L127" s="192"/>
+      <c r="M127" s="187"/>
+      <c r="N127" s="239"/>
+      <c r="O127" s="217" t="s">
+        <v>179</v>
       </c>
       <c r="P127" s="11"/>
       <c r="Q127" s="11"/>
     </row>
-    <row r="128" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...66 lines deleted...]
-      <c r="O130" s="12"/>
+    <row r="128" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="O128" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="70">
-    <mergeCell ref="B60:B68"/>
+  <mergeCells count="68">
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="A62:A66"/>
+    <mergeCell ref="B31:B33"/>
+    <mergeCell ref="B59:B66"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="B21:B25"/>
+    <mergeCell ref="B50:B55"/>
+    <mergeCell ref="B56:B58"/>
+    <mergeCell ref="A38:A41"/>
+    <mergeCell ref="B38:B41"/>
+    <mergeCell ref="A56:A58"/>
+    <mergeCell ref="A31:A34"/>
     <mergeCell ref="A35:A37"/>
     <mergeCell ref="B35:B37"/>
     <mergeCell ref="A26:A29"/>
     <mergeCell ref="B26:B29"/>
     <mergeCell ref="A42:A49"/>
     <mergeCell ref="B42:B49"/>
     <mergeCell ref="A50:A52"/>
     <mergeCell ref="A53:A54"/>
-    <mergeCell ref="A60:A61"/>
-[...11 lines deleted...]
-    <mergeCell ref="A31:A34"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="A11:A14"/>
     <mergeCell ref="A15:A18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B5:B10"/>
     <mergeCell ref="B11:B14"/>
     <mergeCell ref="B15:B18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A2:O2"/>
-    <mergeCell ref="A102:A104"/>
-[...27 lines deleted...]
-    <mergeCell ref="B120:B123"/>
+    <mergeCell ref="A100:A102"/>
+    <mergeCell ref="A93:A97"/>
+    <mergeCell ref="A84:A88"/>
+    <mergeCell ref="A98:A99"/>
+    <mergeCell ref="B98:B99"/>
+    <mergeCell ref="B100:B102"/>
+    <mergeCell ref="B93:B97"/>
+    <mergeCell ref="A67:A73"/>
+    <mergeCell ref="A89:A92"/>
+    <mergeCell ref="B67:B73"/>
+    <mergeCell ref="B82:B88"/>
+    <mergeCell ref="B89:B92"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="A74:A81"/>
+    <mergeCell ref="B74:B81"/>
+    <mergeCell ref="A125:A126"/>
+    <mergeCell ref="B125:B126"/>
+    <mergeCell ref="B103:B107"/>
+    <mergeCell ref="A113:A117"/>
+    <mergeCell ref="B113:B117"/>
+    <mergeCell ref="B122:B124"/>
+    <mergeCell ref="A122:A124"/>
+    <mergeCell ref="A108:A110"/>
+    <mergeCell ref="B108:B110"/>
+    <mergeCell ref="A111:A112"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="A103:A107"/>
+    <mergeCell ref="A118:A121"/>
+    <mergeCell ref="B118:B121"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="37" max="14" man="1"/>
-    <brk id="109" max="14" man="1"/>
+    <brk id="107" max="14" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <sheetData/>