--- v2 (2026-08-20)
+++ v3 (2026-10-05)
@@ -7,85 +7,85 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\EMCU\Desktop\Work\15. 외래일정\1. 월간 게시용 외래일정\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA653CEC-BCE6-472B-84AA-0FCD8C77427E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6554598A-6B77-44B2-BAEC-410AA114793A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="외래진료시간표" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">외래진료시간표!$A$1:$O$125</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">외래진료시간표!$A$1:$O$137</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">외래진료시간표!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="783" uniqueCount="373">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="829" uniqueCount="385">
   <si>
     <t>화</t>
   </si>
   <si>
     <t>수</t>
   </si>
   <si>
     <t>금</t>
   </si>
   <si>
     <t>오전</t>
   </si>
   <si>
     <t>오후</t>
   </si>
   <si>
     <t>●</t>
   </si>
   <si>
     <t>위치</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>목</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -217,461 +217,289 @@
   <si>
     <t>이동환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>윤별희</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>송현</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박준영</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김원석</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>심수정</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>녹내장, 백내장, 각막</t>
-[...1 lines deleted...]
-  <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>오일환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>진료과</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>송병주</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>신체질환자의 정신건강 관리, 공황장애, 우울증, 외상 후 스트레스 장애, 신경증</t>
-[...2 lines deleted...]
-  <si>
     <t>선현우</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이영규</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>홍석준</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김지일</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김동욱</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김용식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김형지</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>진료의사</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>고현이</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>정경화</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>축농증, 후각장애, 알레르기 비염</t>
-[...2 lines deleted...]
-  <si>
     <t>오전</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>토</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>문인태</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>손창남</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김준범</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>민경희</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>외상, 미용성형, 유방재건, 액취증</t>
-[...2 lines deleted...]
-  <si>
     <t>강서영</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>유양기</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이해원</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>기유정</t>
   </si>
   <si>
     <t>심현준</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>정아라</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>이명, 난청(보청기/인공와우 클리닉), 귀수술, 어지러움증</t>
-[...6 lines deleted...]
-  <si>
     <t>클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>일반외과, 탈장(서혜부, 배꼽, 절개), 외과응급, 복강경, 지방종</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이병훈</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 정밀초음파</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>강효재</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>임종엽</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>임다운</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>최현화</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 기억력(초진)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>췌장, 담낭 및 담도질환, 간질환</t>
-[...46 lines deleted...]
-  <si>
     <t>폐암, 호흡기계, 결핵, 만성기관지염, 중환자의학</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>폐렴, COPD, 천식, 만성기침, 간질성, 폐질환, 결핵</t>
-[...2 lines deleted...]
-  <si>
     <t>감염질환, HIV 감염, 매독, 성인예방접종, 해외여행클리닉, 불명열</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>고혈압, 심부전, 판막질환, 심초음파, 관상동맥질환(관상동맥중재술)</t>
-[...18 lines deleted...]
-  <si>
     <t>고위험 임신, 다태임신, 조산</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>부인종양, 자궁내막증, 일반부인과학</t>
-[...10 lines deleted...]
-  <si>
     <t>기억력 장애, 알츠하이머병, 혈관성 인지기능장애, 경도인지장애</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>척추 및 척수 질환,고위험 고난위 척추수술, 척추 재수술, 말초신경 수족저림증</t>
-[...22 lines deleted...]
-  <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김효정</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>갑상선, 내분비대사질환, 당뇨병, 뇌하수체, 부신, 부갑상선, 골다공증</t>
-[...6 lines deleted...]
-  <si>
     <t>주재영</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이오성</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>무릎 인공관절 수술, 무릎 오다리(휜다리) 교정술, 십자인대 재건술, 무릎 관절경,
-[...3 lines deleted...]
-  <si>
     <t>조현병, 양극성 장애, 초기정신병</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박신후</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>위 · 식도 · 십이지장질환, 위 · 대장내시경, 치료내시경</t>
-[...2 lines deleted...]
-  <si>
     <t>췌장, 담낭 및 담도질환, 위 · 대장내시경, 일반 소화기질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>퇴행성 척추질환(디스크, 협착증), 노인성 척추질환, 척추외상, 통증(신경손상, 척추)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김덕령</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>뇌정위수술(삼차신경통, 안면떨림, 파킨슨병, 진전, 근이긴장증), 뇌종양, 두부외상</t>
-[...2 lines deleted...]
-  <si>
     <t>전혜정</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>소아호흡기 질환, 감염질환, 일반소아질환</t>
-[...2 lines deleted...]
-  <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>비만, 당뇨, 갑상선질환, 기타 내분비질환, 이온채널병, 의학유전학클리닉</t>
-[...2 lines deleted...]
-  <si>
     <t>최남룡</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>담낭질환, 급성복증, 외상, 지방종</t>
-[...2 lines deleted...]
-  <si>
     <t>정재이</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>뇌질환 재활, 소아재활, 근골격계 통증</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 매월 1,5주</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 매월 3주</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -682,276 +510,208 @@
   <si>
     <t>●
 재진</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 초진</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 신환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 유전학클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>췌장암, 췌장내분비종양, 췌장 낭종, 담도암, 담낭암, 팽대부암, 담낭 질환(담석증, 담낭염, 담낭 용종), 복강경 수술</t>
-[...14 lines deleted...]
-  <si>
     <t>유방암, 유방질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>유방암, 유방검진(조직검사, 유방초음파), 양성유방질환(맘모톰)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>유방암, 유방검진(조직검사, 유방초음파), 양성유방질환(맘모톰), 로봇수술, 최소침습수술</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>위암, 위식도역류, 비만대사질환</t>
-[...6 lines deleted...]
-  <si>
     <t>대동맥류, 말초혈관질환, 이식, 혈관 및 복막 투석로, 하지정맥류, 임파선염, 임파부종</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>외과(중환자의학, 외상외과)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>세 부 진 료 분 야</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>조주희</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>나충실</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>내분비 질환(갑상선, 부갑상선, 부신) / 복강경, 로봇수술</t>
-[...2 lines deleted...]
-  <si>
     <t>오상훈</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>조현병, 정신증 고위험군, 강박증, 불안장애, 기분장애, 직장정신건강</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>홍민석</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>채선영</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>종양핵의학, 심장핵의학, 신장핵의학, 근골격계핵의학, 뇌신경계핵의학, 방사성핵종치료</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박재억</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>한별</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 매월 2,4주</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>건선, 여드름, 흉터, 켈로이드, 탈모, 레이저 및 피부미용</t>
-[...2 lines deleted...]
-  <si>
     <t>김정희</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김창렬</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>신생아, 미숙아, 영아, 일반소아질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>오재원</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>고혈압, 심부전, 허혈성 심질환, 심장판막질환, 부정맥, 고지혈증</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>기분장애, 양극성장애(조울증), 일반정신과 진료</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>[치과교정과] 심미교정, 성장교정, 수술교정</t>
-[...18 lines deleted...]
-  <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>양기원</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>족부질환(발 및 발목관절, 당뇨병 족부질환)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>탈모, 아토피피부염, 가려움증, 알레르기, 여드름</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>손주현</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>대장암, 직장암, 항문출혈, 치질, 탈장(서혜부, 배꼽)</t>
-[...2 lines deleted...]
-  <si>
     <t>간암, 간경변, 바이러스 간염, 지방간, 알코올 간질환 등</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">경기도 의정부시 동일로 712,   콜센터 : 1899-0001,   응급실 : 031)8074-0119,   진료협력센터 : 031)951-2000,   종합건강증진센터 : 031)951-3000  전화문의는 국번 951번을 누른 후 해당과 아래의 번호를 누르십시오.        </t>
     <phoneticPr fontId="1" type="noConversion"/>
-  </si>
-[...2 lines deleted...]
-(☎ 2129)</t>
   </si>
   <si>
     <t>신장내과 
 (☎ 2180)</t>
   </si>
   <si>
     <t>호흡기내과 
 (☎ 2259)</t>
   </si>
   <si>
     <t>감염내과
 (☎ 2260)</t>
   </si>
   <si>
     <t xml:space="preserve">심장내과
 (☎ 2229)    </t>
   </si>
   <si>
     <t>혈액내과
 (☎ 2701)</t>
   </si>
   <si>
     <t>종양내과
 (☎ 2279)</t>
   </si>
   <si>
     <t>류마티스내과
 (☎ 2189)</t>
   </si>
   <si>
     <t>산부인과
 (☎ 2549)</t>
   </si>
   <si>
     <t>소아청소년과
 (☎ 2529)</t>
   </si>
   <si>
     <t>간담췌외과
-(☎ 2769)</t>
-[...2 lines deleted...]
-    <t>갑상선내분비외과
 (☎ 2769)</t>
   </si>
   <si>
     <t>혈관이식외과
 (☎ 2769)</t>
   </si>
   <si>
     <t>정신건강의학과 
 (☎ 2379)</t>
   </si>
   <si>
     <t xml:space="preserve">신경과
 (☎ 2729)  </t>
   </si>
   <si>
     <t>신경외과
 (뇌신경센터)
 (☎ 2730)</t>
   </si>
   <si>
     <t>심장혈관흉부외과
 (☎ 2230)</t>
   </si>
   <si>
     <t>안과
@@ -984,680 +744,930 @@
   <si>
     <t>방사선종양학과 
 (☎ 2679)</t>
   </si>
   <si>
     <t>핵의학과
 (☎ 2669)</t>
   </si>
   <si>
     <t>본관 2층</t>
   </si>
   <si>
     <t>본관 1층</t>
   </si>
   <si>
     <t>본관 지하1층</t>
   </si>
   <si>
     <t>본관 지하2층</t>
   </si>
   <si>
     <t>이중식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>비뇨기계 종양(전립선, 신장, 방광), 배뇨장애, 전립선 질환, 로봇/최소침습수술, 
-[...3 lines deleted...]
-  <si>
     <t>김건석</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김호중</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>폐암, COPD, 만성기침, 결핵</t>
-[...2 lines deleted...]
-  <si>
     <t>신희석</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>발변형재활, 근전도, 뇌척수신경재활</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>소아알레르기 및 면역질환, 천식, 아토피피부염, 알레르기비염, 소아호흡기질환</t>
-[...2 lines deleted...]
-  <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김진영</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...62 lines deleted...]
-  <si>
     <t>●</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...3 lines deleted...]
-피지낭종</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이학재</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>외과(중환자의학, 외상)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 당뇨클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>소아비뇨기질환(잠복고환, 요도하열, 수신증), 성인전립선질환, 전립선비대증, 혈뇨, 결석, 배뇨장애, 야뇨증</t>
-[...2 lines deleted...]
-  <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>장기문</t>
   </si>
   <si>
-    <t>뇌전증(경련), 수면장애 (수면무호흡증, 코골이, 주간졸림증, 불면증, 수면중이상행동, 
-[...2 lines deleted...]
-  <si>
     <t>한정훈</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>뇌졸중, 뇌혈관질환, 뇌혈관중재시술</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김신혜</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>본관 1층
 (당뇨클리닉 
 : 본관 2층
 내분비내과)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 당뇨클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>후천성 심장혈관질환, 만성신부전, 인공동정맥류, 정맥류, 말초혈관질환, 하지부종, 하지정맥류</t>
-[...7 lines deleted...]
-  <si>
     <t>강윤구</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>상부위장관암, 간담도암, 위장관기질종양의 치료전략 및 항암약물요법</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박진성</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>내분비내과
 (☎ 2159, 2179)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>조기폐암, 만성기침, 호흡곤란, 기타호흡기 질환, 폐혈관질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>성형외과
 (☎ 2369)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>홍인표</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>재건성형, 미용성형, 선천기형</t>
-[...6 lines deleted...]
-  <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 보톡스클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>대장항문외과
 (☎ 2769)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>권오현</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>신경근육질환, 말초신경병, 중증근무력증, 다발성경화증, 시신경척수염, 척수염, 
-[...3 lines deleted...]
-  <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김원배</t>
   </si>
   <si>
-    <t>갑상선암, 갑상선질환, 고지혈증, 부갑상선질환, 골다공증, 부신질환, 뇌하수체질환</t>
-[...1 lines deleted...]
-  <si>
     <t>당뇨병, 비만, 고지혈증, 골다공증,뇌하수체 질환, 부신질환, 갑상선,기타 내분비질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>유순집</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박은우</t>
   </si>
   <si>
     <t>클리닉</t>
   </si>
   <si>
     <t>녹내장, 백내장</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>송채현</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>서민철</t>
   </si>
   <si>
-    <t>불면, 수면무호흡, 기면병 및 과다수면, 하지불안증후군, 불안장애</t>
-[...1 lines deleted...]
-  <si>
     <t>안지성</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이재하</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>오윤정</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>류마티스관절염, 강직성척추염, 통풍 등 자가면역질환</t>
-[...2 lines deleted...]
-  <si>
     <t>강병주</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김남수</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>선천성심장질환, 소아심장질환, 가와사키병, 부정맥</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박영기</t>
   </si>
   <si>
-    <t>뇌혈관질환, 혈관내치료, 뇌종양, 두부외상</t>
-[...1 lines deleted...]
-  <si>
     <t>전주희</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이준</t>
   </si>
   <si>
-    <t>후천성심장혈관질환, 대동맥질환, 판막질환, 심부전</t>
-[...1 lines deleted...]
-  <si>
     <t>남경식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>폐암, 식도암, 종격동암, 다한증, 기흉, 로봇수술</t>
-[...2 lines deleted...]
-  <si>
     <t>김동관</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김태희</t>
   </si>
   <si>
-    <t>고형암의 진단과 치료(항암요법), 암환자의 보존적 치료
-[...2 lines deleted...]
-  <si>
     <t>고태성</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김상위</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>정현엽</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이성희</t>
   </si>
   <si>
     <t>송의숙</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>성장클리닉, 비만, 소아내분비(성조숙증, 당뇨병, 갑상선 질환)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>두경부암, 폐암, 위암, 대장암, 간담도암, 췌장암, 비뇨기암, 갑상선암, 완화의료</t>
-[...2 lines deleted...]
-  <si>
     <t>폐암, 비뇨기암, 두경부암, 소화기암, 림프종 기타 고형암의 방사선치료 고식적 방사선치료, 정위적 방사선치료</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>유방암, 부인암, 뇌종양, 소화기암 기타 고형암의 방사선치료, 고식적 방사선치료, 정위적 방사선치료</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>류마티스관절염, 강직성척추염, 골관절염 등, 통풍, 루프스, 혈관염, 간질성폐질환</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>소아 소화기/영양, 소아 호흡기/알레르기(폐렴,천식), 아토피 피부염, 요로감염</t>
-[...2 lines deleted...]
-  <si>
     <t>뇌종양(뇌전이암, 뇌수막종, 신경초종, 뇌하수체종양, 기타 뇌종양), 수두증, 두부외상, 외상성 뇌출혈</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이승훈</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>뇌암, 뇌전이암, 난치성 뇌종양, 완화의료</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>폐암, 비디오 흉강경수술(폐암, 흉선종), 폐이식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>폐암, 흉선종양, 흉막악성중피종, 신경계암</t>
-[...2 lines deleted...]
-  <si>
     <t>클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>소아청소년 우울, 불안, 자해 및 자살사고, ADHD, 자폐스펙트럼장애</t>
-[...2 lines deleted...]
-  <si>
     <t>●</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>소아 신경학, 소아 뇌전증</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">이지아
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="minor"/>
       </rPr>
       <t>(휴직)</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박재민</t>
   </si>
   <si>
-    <t>대사증후군, 골다공증, 비만, 만성질환 관리, 건강증진, 예방접종</t>
-[...1 lines deleted...]
-  <si>
     <t>임정선</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>비만, 대사증후군, 만성질환관리, 예방접종, 암 생존자 건강관리 / 만 18세 이상</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 당뇨클리닉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>●
 매월1,3주(초진)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>★
-[...3 lines deleted...]
-  <si>
     <t>본관 1층
 (유방암센터)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김재준</t>
   </si>
   <si>
     <t>일반소화기</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이희욱</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>뇌혈관질환, 혈관내치료, 두부외상</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>신경외과
 (척추관절센터) 
 (☎ 2759)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>정형외과
 (☎ 2829)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t xml:space="preserve">의정부을지대학교병원 외래 진료시간표 (8/1 ~ 8/31)          </t>
-[...32 lines deleted...]
-  <si>
     <t>중환자의학과
 (☎ 2769)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>유방외과
 (☎ 2559)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>★
-[...3 lines deleted...]
-  <si>
     <t>위장관외과
 (☎ 2769)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>본관 2층</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>양관모</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>대장암, 직장암, 복강경 수술, 로봇 수술, 항문 질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>임현아</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>성인심장수술, 대동맥질환, 관상동맥질환 (협심증, 심근경색), 판막질환, 심부전, 체외막산화장치 (ECMO), 대동맥 스텐트 삽입술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>소화기내과 
+(☎ 2129)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>본관 지하1층</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>갑상선내분비질환(갑상선, 부갑상선, 부신)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>갑상선내분비질환(갑상선, 부갑상선, 부신), 목 지방종 , 복강경, 로봇수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>유탁근</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>본관 
+지하 1층
+(암센터)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>일반부인과학, 폐경 여성의 갱년기 증상, 부인종양</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>종양, 여성비뇨기, 전립선, 요실금</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>위암, 위식도역류, 비만대사질환, 로봇수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>담낭질환 (담석증, 담낭염, 담낭용종), 총담관낭, 담낭암, 담도암, 췌장낭종, 췌장내분비종양, 췌장암, 팽대부암, 췌담도 로봇, 복강경 수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>대장암, 직장암, 항문 출혈, 치질, 탈장(서혜부, 배꼽), 로봇수술(탈장, 대장암, 직장암)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>폐결절, 간유리음영, 흉선종, 폐암/식도암/종격동 종양, 기흉, 흉수, 흉부 염증성 질환, 외상성 늑골 골절, 외상성 혈기흉, 횡격막 질환, 다한증, 신생아 소아 흉부 수술, 최소 침습 수술, 비디오 흉강경수술, 다빈치 로봇수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>폐암, 흉선중증격동질환, 흉막질환 비디오흉강경수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>암센터</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>췌장, 간, 담낭 및 담도 질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>위 ·식도 ·십이지장질환, 위내시경, 대장내시경</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>상부위장관 질환(위암, 치료내시경, 위장질환)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>만성 콩팥병, 당뇨, 혈뇨 및 단백뇨, 여성 요로감염, 투석</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>신장이식, 당뇨, 만성 콩팥병, 혈뇨 및 단백뇨, 여성 요로감염, 투석</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>호흡기질환, 만성폐쇄성폐질환, 천식, 폐렴, 기관지염, 폐결핵, 만성기침, 폐섬유증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>만성폐쇄성폐질환, 폐암(진단), 만성기침, 간질성폐질환, 폐렴, 결핵 등 호흡기질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>감염질환, HIV 감염, 매독, 성인예방접종, 해외여행클리닉, 불명열, 경부림프절 비대</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>흉통, 호흡곤란, 협심증, 심근경색, 심부전, 심장성 쇼크, 고혈압, 고지혈증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>심장혈관질환, 심부전, 부정맥</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>협심증, 심근경색, 말초혈관질환(당뇨발), 대동맥질환, 심혈관중재시술, 부정맥</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>고혈압, 심장혈관질환, 심부전, 심장희귀질환 (유전병, 심근병증 및 폐고혈압)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>당뇨병, 갑상선질환, 고지혈증, 비만. 뇌하수체질환, 부신질환, 내분비질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>갑상선, 내분비대사질환, 뇌하수체, 부신, 부갑상선, 골다공증, 당뇨</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>갑상선암, 갑상선질환, 부갑상선질환, 골다공증, 부신질환, 뇌하수체질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>만성혈액암, 최첨단 표적항암치료 / 백혈구 증가증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>대장암, 유방암, 난소암, 원발부위 불명암의 항암치료, 자문형 완화의료</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>폐암, 흉선종, 중피종</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>각종암, 혈액암, 항암치료, 혈액질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>상부위장관암, 간담췌암, 위장관기질종양의 치료전략 및 항암약물요법</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>류마티스관절염, 강직성척추염, 골관절염, 통풍, 골다공증, 류마티스질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>부인암, 일반부인과, 폐경 여성의 갱년기 증상, 로봇수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>고위험임신, 조산, 일반부인과학, 폐경 여성의 갱년기 증상</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>성장클리닉, 저신장, 성조숙증, 비만, 당뇨, 갑상선질환, 기타 내분비질환, 이온채널병, 의학유전학 클리닉</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>소아호흡기 질환, 알레르기질환, 일반소아질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>소아알레르기질환(아토피피부염, 알레르기비염, 천식, 식품알레르기, 아나필락시스), 소아 호흡기질환(감기, 상기도염, 기관지염, 폐렴), 소아 중이염, 면역성 질환 등 일반 소아청소년질환, 부비동염(축농증)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>소아 소화기질환(만성복통, 체중증기이상, 소화기감염), 소아 호흡기(천식, 호흡기감염), 소아 아토피, 소아 비만, 소아 요로감염</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>소아신경질환, 소아뇌전증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>이하경</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>성장, 비만, 소아내분비 질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>췌장암, 췌장내분비종양, 췌장 낭종, 담도암, 담낭암, 팽대부암, 담낭 질환 (담석증, 담낭염, 담낭 용종), 복강경 수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">간암, 간종양, 간의 양성질환, 간이식, 담낭질환 (담석증, 담낭염, 담낭용종), 로봇수술, 복강경수술 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>이식(신장, 췌장), 대동맥 및 사지동맥질환, 하지정맥류, 심부정맥혈전증, 임파부종, 혈액투석로, 혈관중재</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>외과응급(급성복증, 외상, 충수돌기), 탈장, 복강경 탈장수술, 복강경수술, 지방종, 피지낭종</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>외과응급(급성복증, 외상, 충수돌기), 간담도 및 담낭질환, 복강경수술, 지방종, 피지낭종</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>치매, 신경조절치료 (ECT, rTMS), 재발성 우울증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>신체질환자의 정신건강 관리, 공황장애, 우울증, 조울증, 외상 후 스트레스 장애, 신경증</t>
+    <phoneticPr fontId="9" type="noConversion"/>
+  </si>
+  <si>
+    <t>조현병, 정신증 고위험군, 강박증, 불안장애, 기분장애, 직무스트레스</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>불면, 수면무호흡, 기면병 및 과다수면, 하지불안증후군, 불안장애</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>소아청소년 정신건강의학과</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>신경근육질환, 신경생리검사(신경근전도검사, 유발전위검사, 자율신경기능평가), 보행장애, 팔다리 힘빠짐과 (손과 발) 저림, 말초신경병, 근육병, 실신, 어지럼(특히, 서 있을 때), 척수질환, 다발성경화증, 시신경척수염</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌졸중, 뇌혈관질환, 뇌경색, 중풍, 두통, 어지럼증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌졸중, 신경중재시술, 두통, 어지럼증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌전증(간질), 의식소실(실신), 수면무호흡증, 하지불안증후군, 수면과다증후군(기면증), 수면중 이상행동, 렘수면행동장애, 수면무호흡양압기치료, 수면진단검사, 두통, 어지럼증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>두통, 편두통, 군발두통, 혈관성두통, 일차두통, 이차두통, 편두통 항체 치료, 만성편두통 보톡스 치료, 어지럼증, 뇌졸중</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>파킨슨병, 손떨림, 근긴장이상증, 소뇌위축증, 눈꺼풀 떨림, 반측안면경련, 보톡스 치료, 기타 이상운동 질환, 두통, 어지럼증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>척추질환, 척추외상, 척추수술, 미세신경수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌정위수술(삼차신경통, 안면떨림, 파킨슨병, 진전, 근이긴장증), 두부외상</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌혈관질환, 혈관내 치료, 두부외상</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>어깨 및 팔꿈치 질환(외상, 스포츠 손상, 관절염)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>고관절, 슬관절, 인공관절 성형술, 노인성 골절(고관절, 골반), 골다공증, 골이형성증, 소아하지</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>무릎 관절(무릎의 퇴행성 관절염 및 스포츠 손상)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>성인심장수술, 판막질환, 대동맥질환, 마르판 증후군, 하이브리드 (Hybrid) 수술, 관상동맥질환 (협심증, 심근경색), 흉통, 호흡곤란, 심부전, 체외막산화장치 (ECMO), 심장이식, 경동맥 수술, 하지 통증 (쥐), 하지정맥류 시술 및 수술, 인공동정맥루 (만성신부전) 수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>성인심장수술, 관상동맥질환 (협심증, 심근경색), 판막질환, 대동맥질환, 흉통, 호흡곤란, 심부전</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>성인심장수술, 대동맥질환, 하이브리드 (Hybrid) 수술, 관상동맥질환 (협심증, 심근경색), 판막질환, 흉통, 호흡곤란, 심부전, 체외막산화장치 (ECMO), 심장이식, 최소 침습수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>외상, 유방재건, 미용, 피부암, 욕창, 액취증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>선천성 기형, 얼굴뼈 골절, 피부암</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>망막, 유리체, 포도막, 백내장</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>축농증, 후각장애, 알레르기비염</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>코 질환, 알레르기 비염, 축농증, 수면무호흡증, 비부비동 종양, 후각 질환 코성형, 성대용종</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>중이염수술, 어지럼증, 난청(인공와우/보청기), 귀성형</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>청각재활수술(인공와우/인공중이 이식), 이명/난청(보청기), 어지럼증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>후두음성질환, 갑상선·두경부종양, 침샘질환, 구강질환, 소아두경부질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>색소성질환, 백반증, 기미, 과색소성질환, 미용피부질환</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>아토피피부염, 탈모, 건선, 흉터, 여드름, [흉터클리닉], [레이저클리닉]</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌질환 재활, 소아재활, 근골격계 통증, 연하재활</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>[치과보철과] 치과보철, 틀니, 임플란트</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>[치과교정과] 치과교정학, 성장기 교정치료, 악교정수술교정</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>[구강악안면외과] 구강악안면외과, 임플란트, 사랑니 발치, 턱관절장애, 악안면외상</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>[구강악안면외과] 구강악안면외과, 턱수술</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>[치과치주과] 치주치료, 교합치료, 임플란트</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>비만, 만성질환관리, 금연, 외국인진료, 당뇨병</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>노인병, 비만, 건강증진, 예방접종, 만성질환 관리, 당뇨병</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">대사증후군, 만성질환관리, 골다공증, 비만, 암경험자 건강관리, 건강증진, 당뇨병 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>비만, 대사증후군, 만성질환관리, 예방접종, 암 생존자 건강관리</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>전립선암, 신장암, 방광암, 로봇수술, 내시경수술, 전립선 비대 /배뇨 증상</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>여성 방광염, 여성 요실금, 배뇨장애, 비뇨기계 질환(전립선, 신장, 방광), 로봇수술, 내시경수술, 요로결석, 정계정맥류, 고환 및 성기통증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>소아비뇨기질환( 잠복고환, 요도하열, 수신증) 성인전립선질환, 전립선비대증, 혈뇨, 결석, 배뇨장애, 야뇨증</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>본관 
+지하1층
+(암센터)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+갑상선암센터
+(갑상선내분비외과)
+(☎ 2881)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>부인암센터
+(☎ 2881)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>비뇨기암센터
+(☎ 2881)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>소화기암센터
+(☎ 2881)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>유방암센터
+(☎ 2881)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>폐식도암센터
+(☎ 2881)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">의정부을지대학교병원 외래 진료시간표 (10/1 ~ 10/31)          </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+10/17</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+10/10, 24</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+10/17, 24</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+10/17, 24, 31</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+10/24</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+10/10</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+10/31</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>★
+10/17, 31</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="mm&quot;월&quot;\ dd&quot;일&quot;"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
@@ -1837,51 +1847,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="106">
+  <borders count="114">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3182,68 +3192,166 @@
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="425">
+  <cellXfs count="458">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3872,53 +3980,50 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3956,53 +4061,50 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4154,53 +4256,50 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="60" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4218,53 +4317,50 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4316,207 +4412,318 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="77" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="108" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="41" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="62" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="60" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="46" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="80" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...127 lines deleted...]
-    <xf numFmtId="176" fontId="18" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="표준 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="표준 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="표준 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="하이퍼링크" xfId="2" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -4804,4123 +5011,4427 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q128"/>
+  <dimension ref="A1:Q140"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.375" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.25" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="12" width="12.125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.375" style="2" customWidth="1"/>
     <col min="14" max="14" width="14" style="15" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="58.625" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="18" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="394" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="394"/>
+      <c r="A1" s="445" t="s">
+        <v>376</v>
+      </c>
+      <c r="B1" s="445"/>
+      <c r="C1" s="445"/>
+      <c r="D1" s="445"/>
+      <c r="E1" s="445"/>
+      <c r="F1" s="445"/>
+      <c r="G1" s="445"/>
+      <c r="H1" s="445"/>
+      <c r="I1" s="445"/>
+      <c r="J1" s="445"/>
+      <c r="K1" s="445"/>
+      <c r="L1" s="445"/>
+      <c r="M1" s="445"/>
+      <c r="N1" s="445"/>
+      <c r="O1" s="445"/>
     </row>
     <row r="2" spans="1:17" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="404" t="s">
-[...15 lines deleted...]
-      <c r="O2" s="404"/>
+      <c r="A2" s="455" t="s">
+        <v>145</v>
+      </c>
+      <c r="B2" s="455"/>
+      <c r="C2" s="455"/>
+      <c r="D2" s="455"/>
+      <c r="E2" s="455"/>
+      <c r="F2" s="455"/>
+      <c r="G2" s="455"/>
+      <c r="H2" s="455"/>
+      <c r="I2" s="455"/>
+      <c r="J2" s="455"/>
+      <c r="K2" s="455"/>
+      <c r="L2" s="455"/>
+      <c r="M2" s="455"/>
+      <c r="N2" s="455"/>
+      <c r="O2" s="455"/>
       <c r="P2" s="19"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="395" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="401" t="s">
+      <c r="A3" s="446" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="452" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="399" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="395" t="s">
+      <c r="C3" s="450" t="s">
+        <v>56</v>
+      </c>
+      <c r="D3" s="446" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="396"/>
-      <c r="F3" s="395" t="s">
+      <c r="E3" s="447"/>
+      <c r="F3" s="446" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="396"/>
-      <c r="H3" s="395" t="s">
+      <c r="G3" s="447"/>
+      <c r="H3" s="446" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="396"/>
-      <c r="J3" s="395" t="s">
+      <c r="I3" s="447"/>
+      <c r="J3" s="446" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="396"/>
-      <c r="L3" s="395" t="s">
+      <c r="K3" s="447"/>
+      <c r="L3" s="446" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="396"/>
+      <c r="M3" s="447"/>
       <c r="N3" s="16" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>60</v>
+      </c>
+      <c r="O3" s="448" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="403"/>
-[...1 lines deleted...]
-      <c r="C4" s="400"/>
+      <c r="A4" s="454"/>
+      <c r="B4" s="453"/>
+      <c r="C4" s="451"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="N4" s="17" t="s">
-        <v>62</v>
-[...13 lines deleted...]
-      <c r="D5" s="193"/>
+        <v>59</v>
+      </c>
+      <c r="O4" s="449"/>
+    </row>
+    <row r="5" spans="1:17" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="415" t="s">
+        <v>370</v>
+      </c>
+      <c r="B5" s="412" t="s">
+        <v>282</v>
+      </c>
+      <c r="C5" s="346" t="s">
+        <v>51</v>
+      </c>
+      <c r="D5" s="382"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="194"/>
-[...13 lines deleted...]
-      <c r="N5" s="247"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="384"/>
+      <c r="K5" s="385"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="383"/>
+      <c r="N5" s="246"/>
       <c r="O5" s="197" t="s">
-        <v>90</v>
-[...101 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="10" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="416"/>
+      <c r="B6" s="413"/>
+      <c r="C6" s="243" t="s">
+        <v>123</v>
+      </c>
+      <c r="D6" s="253" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="259" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="390"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="391"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="160" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" s="161"/>
+      <c r="L6" s="391"/>
+      <c r="M6" s="259"/>
+      <c r="N6" s="386"/>
+      <c r="O6" s="199" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="10" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="400" t="s">
+        <v>371</v>
+      </c>
+      <c r="B7" s="413"/>
+      <c r="C7" s="368" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="186"/>
+      <c r="E7" s="191"/>
+      <c r="F7" s="392"/>
+      <c r="G7" s="393"/>
+      <c r="H7" s="394"/>
+      <c r="I7" s="191"/>
+      <c r="J7" s="188"/>
+      <c r="K7" s="393"/>
+      <c r="L7" s="394"/>
+      <c r="M7" s="191" t="s">
+        <v>45</v>
+      </c>
+      <c r="N7" s="395"/>
+      <c r="O7" s="396" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="10" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="400" t="s">
+        <v>372</v>
+      </c>
+      <c r="B8" s="413"/>
+      <c r="C8" s="368" t="s">
+        <v>281</v>
+      </c>
+      <c r="D8" s="186"/>
+      <c r="E8" s="191"/>
+      <c r="F8" s="392"/>
+      <c r="G8" s="393" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" s="394"/>
+      <c r="I8" s="191"/>
+      <c r="J8" s="188"/>
+      <c r="K8" s="393"/>
+      <c r="L8" s="394"/>
+      <c r="M8" s="191"/>
+      <c r="N8" s="398"/>
+      <c r="O8" s="396" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="409" t="s">
+        <v>373</v>
+      </c>
+      <c r="B9" s="413"/>
+      <c r="C9" s="282" t="s">
+        <v>94</v>
+      </c>
+      <c r="D9" s="32"/>
       <c r="E9" s="66"/>
-      <c r="F9" s="368"/>
-[...71 lines deleted...]
-      <c r="N11" s="34"/>
+      <c r="F9" s="370"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" s="397"/>
+      <c r="O9" s="195" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="410"/>
+      <c r="B10" s="413"/>
+      <c r="C10" s="272" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="156" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="80"/>
+      <c r="F10" s="370"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="381"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="25"/>
+      <c r="N10" s="387"/>
+      <c r="O10" s="195" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="410"/>
+      <c r="B11" s="413"/>
+      <c r="C11" s="272" t="s">
+        <v>104</v>
+      </c>
+      <c r="D11" s="27"/>
+      <c r="E11" s="80"/>
+      <c r="F11" s="370"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="L11" s="20"/>
+      <c r="M11" s="66"/>
+      <c r="N11" s="388"/>
       <c r="O11" s="195" t="s">
-        <v>119</v>
-[...59 lines deleted...]
-      <c r="N13" s="40"/>
+        <v>287</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="10" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="411"/>
+      <c r="B12" s="413"/>
+      <c r="C12" s="243" t="s">
+        <v>273</v>
+      </c>
+      <c r="D12" s="253"/>
+      <c r="E12" s="259"/>
+      <c r="F12" s="390" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="31"/>
+      <c r="H12" s="391"/>
+      <c r="I12" s="259"/>
+      <c r="J12" s="390"/>
+      <c r="K12" s="31"/>
+      <c r="L12" s="391"/>
+      <c r="M12" s="259"/>
+      <c r="N12" s="399"/>
+      <c r="O12" s="200" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="409" t="s">
+        <v>374</v>
+      </c>
+      <c r="B13" s="413"/>
+      <c r="C13" s="270" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="156"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="370"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="I13" s="66"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="397"/>
       <c r="O13" s="195" t="s">
-        <v>119</v>
-[...14 lines deleted...]
-      <c r="F14" s="41"/>
+        <v>116</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="10" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="411"/>
+      <c r="B14" s="413"/>
+      <c r="C14" s="243" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="253"/>
+      <c r="E14" s="259"/>
+      <c r="F14" s="390"/>
       <c r="G14" s="31"/>
-      <c r="H14" s="42"/>
-[...79 lines deleted...]
-      <c r="N16" s="48"/>
+      <c r="H14" s="391"/>
+      <c r="I14" s="259"/>
+      <c r="J14" s="390"/>
+      <c r="K14" s="161" t="s">
+        <v>45</v>
+      </c>
+      <c r="L14" s="391"/>
+      <c r="M14" s="259"/>
+      <c r="N14" s="386"/>
+      <c r="O14" s="200" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="409" t="s">
+        <v>375</v>
+      </c>
+      <c r="B15" s="413"/>
+      <c r="C15" s="282" t="s">
+        <v>235</v>
+      </c>
+      <c r="D15" s="156"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="370"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="33"/>
+      <c r="K15" s="155"/>
+      <c r="L15" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="M15" s="66"/>
+      <c r="N15" s="389"/>
+      <c r="O15" s="195" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="411"/>
+      <c r="B16" s="414"/>
+      <c r="C16" s="243" t="s">
+        <v>236</v>
+      </c>
+      <c r="D16" s="253" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="30"/>
+      <c r="F16" s="370"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="259"/>
+      <c r="J16" s="160"/>
+      <c r="K16" s="161"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="259"/>
+      <c r="N16" s="386"/>
       <c r="O16" s="195" t="s">
-        <v>103</v>
+        <v>289</v>
       </c>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
     </row>
     <row r="17" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="385"/>
-[...24 lines deleted...]
-        <v>239</v>
+      <c r="A17" s="409" t="s">
+        <v>277</v>
+      </c>
+      <c r="B17" s="412" t="s">
+        <v>272</v>
+      </c>
+      <c r="C17" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="193"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="194"/>
+      <c r="G17" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="H17" s="193" t="s">
+        <v>45</v>
+      </c>
+      <c r="I17" s="21"/>
+      <c r="J17" s="194" t="s">
+        <v>45</v>
+      </c>
+      <c r="K17" s="22"/>
+      <c r="L17" s="193"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="246"/>
+      <c r="O17" s="197" t="s">
+        <v>291</v>
       </c>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
     </row>
-    <row r="18" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="H18" s="228" t="s">
+    <row r="18" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="410"/>
+      <c r="B18" s="413"/>
+      <c r="C18" s="121" t="s">
         <v>46</v>
       </c>
-      <c r="I18" s="261"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="D18" s="20"/>
+      <c r="E18" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" s="239"/>
+      <c r="G18" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="H18" s="20"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="239"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="M18" s="24"/>
+      <c r="N18" s="28"/>
+      <c r="O18" s="195" t="s">
+        <v>292</v>
       </c>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
     </row>
     <row r="19" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="382" t="s">
-[...22 lines deleted...]
-      <c r="N19" s="56"/>
+      <c r="A19" s="410"/>
+      <c r="B19" s="413"/>
+      <c r="C19" s="121" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="20"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="239" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="52"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="55"/>
+      <c r="J19" s="239"/>
+      <c r="K19" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="L19" s="20"/>
+      <c r="M19" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="N19" s="28"/>
       <c r="O19" s="195" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
     </row>
-    <row r="20" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-        <v>104</v>
+    <row r="20" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="410"/>
+      <c r="B20" s="413"/>
+      <c r="C20" s="316" t="s">
+        <v>143</v>
+      </c>
+      <c r="D20" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="24"/>
+      <c r="F20" s="239" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="52"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="239"/>
+      <c r="K20" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="L20" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="M20" s="24"/>
+      <c r="N20" s="28"/>
+      <c r="O20" s="195" t="s">
+        <v>144</v>
       </c>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
     </row>
     <row r="21" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="383" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A21" s="410"/>
+      <c r="B21" s="413"/>
+      <c r="C21" s="316" t="s">
+        <v>264</v>
+      </c>
+      <c r="D21" s="363" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="66"/>
+      <c r="F21" s="364"/>
+      <c r="G21" s="365"/>
+      <c r="H21" s="363" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" s="366"/>
+      <c r="J21" s="364" t="s">
+        <v>45</v>
+      </c>
+      <c r="K21" s="155"/>
+      <c r="L21" s="363"/>
       <c r="M21" s="66"/>
-      <c r="N21" s="67"/>
-[...1 lines deleted...]
-        <v>105</v>
+      <c r="N21" s="367"/>
+      <c r="O21" s="226" t="s">
+        <v>293</v>
       </c>
       <c r="P21" s="11"/>
       <c r="Q21" s="11"/>
     </row>
-    <row r="22" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-      <c r="P22" s="13"/>
+    <row r="22" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="411"/>
+      <c r="B22" s="414"/>
+      <c r="C22" s="335" t="s">
+        <v>266</v>
+      </c>
+      <c r="D22" s="253"/>
+      <c r="E22" s="259"/>
+      <c r="F22" s="264"/>
+      <c r="G22" s="161"/>
+      <c r="H22" s="265"/>
+      <c r="I22" s="259" t="s">
+        <v>5</v>
+      </c>
+      <c r="J22" s="264"/>
+      <c r="K22" s="161"/>
+      <c r="L22" s="265"/>
+      <c r="M22" s="259"/>
+      <c r="N22" s="266"/>
+      <c r="O22" s="199" t="s">
+        <v>265</v>
+      </c>
+      <c r="P22" s="11"/>
       <c r="Q22" s="11"/>
     </row>
     <row r="23" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="383"/>
-[...20 lines deleted...]
-      <c r="N23" s="81"/>
+      <c r="A23" s="431" t="s">
+        <v>146</v>
+      </c>
+      <c r="B23" s="443" t="s">
+        <v>170</v>
+      </c>
+      <c r="C23" s="288" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="32"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G23" s="52" t="s">
+        <v>186</v>
+      </c>
+      <c r="H23" s="32"/>
+      <c r="I23" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="J23" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="K23" s="23"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="34"/>
       <c r="O23" s="195" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="P23" s="13"/>
+        <v>294</v>
+      </c>
+      <c r="P23" s="11"/>
       <c r="Q23" s="11"/>
     </row>
     <row r="24" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="383"/>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="A24" s="432"/>
+      <c r="B24" s="444"/>
+      <c r="C24" s="289" t="s">
+        <v>33</v>
       </c>
       <c r="D24" s="27"/>
-      <c r="E24" s="25" t="s">
-[...16 lines deleted...]
-      <c r="N24" s="81"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="35"/>
+      <c r="G24" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H24" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I24" s="325" t="s">
+        <v>186</v>
+      </c>
+      <c r="J24" s="36"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="M24" s="25"/>
+      <c r="N24" s="37"/>
       <c r="O24" s="195" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="P24" s="13"/>
+        <v>294</v>
+      </c>
+      <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
     </row>
-    <row r="25" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-        <v>189</v>
+    <row r="25" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="432"/>
+      <c r="B25" s="444"/>
+      <c r="C25" s="290" t="s">
+        <v>57</v>
+      </c>
+      <c r="D25" s="27"/>
+      <c r="E25" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="G25" s="26"/>
+      <c r="H25" s="324" t="s">
+        <v>186</v>
+      </c>
+      <c r="I25" s="38"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="L25" s="27"/>
+      <c r="M25" s="25"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="195" t="s">
+        <v>294</v>
       </c>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
     </row>
-    <row r="26" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-        <v>107</v>
+    <row r="26" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="432"/>
+      <c r="B26" s="444"/>
+      <c r="C26" s="291" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E26" s="30"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="222" t="s">
+        <v>186</v>
+      </c>
+      <c r="K26" s="326" t="s">
+        <v>45</v>
+      </c>
+      <c r="L26" s="29"/>
+      <c r="M26" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="N26" s="43"/>
+      <c r="O26" s="195" t="s">
+        <v>295</v>
       </c>
       <c r="P26" s="11"/>
       <c r="Q26" s="11"/>
     </row>
     <row r="27" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="383"/>
-[...20 lines deleted...]
-        <v>125</v>
+      <c r="A27" s="431" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" s="443" t="s">
+        <v>170</v>
+      </c>
+      <c r="C27" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" s="45"/>
+      <c r="E27" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="F27" s="46" t="s">
+        <v>106</v>
+      </c>
+      <c r="G27" s="22"/>
+      <c r="H27" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="I27" s="21"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="N27" s="47" t="s">
+        <v>377</v>
+      </c>
+      <c r="O27" s="197" t="s">
+        <v>83</v>
       </c>
       <c r="P27" s="11"/>
       <c r="Q27" s="11"/>
     </row>
     <row r="28" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="383"/>
-[...24 lines deleted...]
-        <v>294</v>
+      <c r="A28" s="432"/>
+      <c r="B28" s="444"/>
+      <c r="C28" s="270" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="24"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="H28" s="32"/>
+      <c r="I28" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="J28" s="33"/>
+      <c r="K28" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="L28" s="32"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="195" t="s">
+        <v>296</v>
       </c>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
     </row>
-    <row r="29" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-        <v>295</v>
+    <row r="29" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="432"/>
+      <c r="B29" s="444"/>
+      <c r="C29" s="270" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" s="156"/>
+      <c r="E29" s="318" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="319"/>
+      <c r="G29" s="155" t="s">
+        <v>5</v>
+      </c>
+      <c r="H29" s="156"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="319" t="s">
+        <v>5</v>
+      </c>
+      <c r="K29" s="155"/>
+      <c r="L29" s="156" t="s">
+        <v>5</v>
+      </c>
+      <c r="M29" s="320"/>
+      <c r="N29" s="321"/>
+      <c r="O29" s="195" t="s">
+        <v>297</v>
       </c>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
     </row>
     <row r="30" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="92" t="s">
-[...30 lines deleted...]
-      <c r="P30" s="14"/>
+      <c r="A30" s="432"/>
+      <c r="B30" s="444"/>
+      <c r="C30" s="336" t="s">
+        <v>176</v>
+      </c>
+      <c r="D30" s="227" t="s">
+        <v>187</v>
+      </c>
+      <c r="E30" s="228"/>
+      <c r="F30" s="229" t="s">
+        <v>187</v>
+      </c>
+      <c r="G30" s="182"/>
+      <c r="H30" s="227" t="s">
+        <v>45</v>
+      </c>
+      <c r="I30" s="259"/>
+      <c r="J30" s="229"/>
+      <c r="K30" s="182"/>
+      <c r="L30" s="227" t="s">
+        <v>88</v>
+      </c>
+      <c r="M30" s="230"/>
+      <c r="N30" s="231"/>
+      <c r="O30" s="200" t="s">
+        <v>202</v>
+      </c>
+      <c r="P30" s="11"/>
       <c r="Q30" s="11"/>
     </row>
     <row r="31" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="382" t="s">
-[...32 lines deleted...]
-      <c r="P31" s="13"/>
+      <c r="A31" s="425" t="s">
+        <v>148</v>
+      </c>
+      <c r="B31" s="428" t="s">
+        <v>170</v>
+      </c>
+      <c r="C31" s="292" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="49"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="H31" s="32"/>
+      <c r="I31" s="24"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="53"/>
+      <c r="L31" s="54" t="s">
+        <v>5</v>
+      </c>
+      <c r="M31" s="55"/>
+      <c r="N31" s="56"/>
+      <c r="O31" s="195" t="s">
+        <v>298</v>
+      </c>
+      <c r="P31" s="11"/>
       <c r="Q31" s="11"/>
     </row>
-    <row r="32" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-      <c r="P32" s="13"/>
+    <row r="32" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="427"/>
+      <c r="B32" s="430"/>
+      <c r="C32" s="291" t="s">
+        <v>182</v>
+      </c>
+      <c r="D32" s="256"/>
+      <c r="E32" s="162" t="s">
+        <v>102</v>
+      </c>
+      <c r="F32" s="257"/>
+      <c r="G32" s="258"/>
+      <c r="H32" s="253" t="s">
+        <v>5</v>
+      </c>
+      <c r="I32" s="259"/>
+      <c r="J32" s="160" t="s">
+        <v>179</v>
+      </c>
+      <c r="K32" s="260"/>
+      <c r="L32" s="261"/>
+      <c r="M32" s="262"/>
+      <c r="N32" s="87"/>
+      <c r="O32" s="200" t="s">
+        <v>84</v>
+      </c>
+      <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
     </row>
     <row r="33" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="383"/>
-[...5 lines deleted...]
-      <c r="E33" s="64"/>
+      <c r="A33" s="426" t="s">
+        <v>149</v>
+      </c>
+      <c r="B33" s="429" t="s">
+        <v>170</v>
+      </c>
+      <c r="C33" s="270" t="s">
+        <v>25</v>
+      </c>
+      <c r="D33" s="59"/>
+      <c r="E33" s="60" t="s">
+        <v>45</v>
+      </c>
       <c r="F33" s="61"/>
       <c r="G33" s="62"/>
-      <c r="H33" s="86"/>
+      <c r="H33" s="63"/>
       <c r="I33" s="64"/>
-      <c r="J33" s="65" t="s">
-[...11 lines deleted...]
-      <c r="P33" s="13"/>
+      <c r="J33" s="65"/>
+      <c r="K33" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="L33" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="M33" s="66"/>
+      <c r="N33" s="67"/>
+      <c r="O33" s="198" t="s">
+        <v>302</v>
+      </c>
+      <c r="P33" s="11"/>
       <c r="Q33" s="11"/>
     </row>
-    <row r="34" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-        <v>272</v>
+    <row r="34" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="426"/>
+      <c r="B34" s="429"/>
+      <c r="C34" s="127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34" s="68" t="s">
+        <v>45</v>
+      </c>
+      <c r="E34" s="69"/>
+      <c r="F34" s="70"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="71"/>
+      <c r="I34" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="J34" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="K34" s="39"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="25"/>
+      <c r="N34" s="73"/>
+      <c r="O34" s="195" t="s">
+        <v>301</v>
       </c>
       <c r="P34" s="13"/>
       <c r="Q34" s="11"/>
     </row>
     <row r="35" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="390" t="s">
-[...32 lines deleted...]
-      <c r="P35" s="11"/>
+      <c r="A35" s="426"/>
+      <c r="B35" s="429"/>
+      <c r="C35" s="127" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" s="27"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="74" t="s">
+        <v>45</v>
+      </c>
+      <c r="G35" s="39"/>
+      <c r="H35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="I35" s="76"/>
+      <c r="J35" s="77"/>
+      <c r="K35" s="78"/>
+      <c r="L35" s="79"/>
+      <c r="M35" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="N35" s="81"/>
+      <c r="O35" s="195" t="s">
+        <v>300</v>
+      </c>
+      <c r="P35" s="13"/>
       <c r="Q35" s="11"/>
     </row>
     <row r="36" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="412"/>
-[...2 lines deleted...]
-        <v>306</v>
+      <c r="A36" s="426"/>
+      <c r="B36" s="429"/>
+      <c r="C36" s="127" t="s">
+        <v>68</v>
       </c>
       <c r="D36" s="27"/>
-      <c r="E36" s="149"/>
-[...22 lines deleted...]
-      <c r="P36" s="11"/>
+      <c r="E36" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="F36" s="74"/>
+      <c r="G36" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H36" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="I36" s="82"/>
+      <c r="J36" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="K36" s="307"/>
+      <c r="L36" s="79"/>
+      <c r="M36" s="80"/>
+      <c r="N36" s="81"/>
+      <c r="O36" s="195" t="s">
+        <v>299</v>
+      </c>
+      <c r="P36" s="13"/>
       <c r="Q36" s="11"/>
     </row>
     <row r="37" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="391"/>
-[...24 lines deleted...]
-        <v>333</v>
+      <c r="A37" s="427"/>
+      <c r="B37" s="430"/>
+      <c r="C37" s="289" t="s">
+        <v>122</v>
+      </c>
+      <c r="D37" s="223"/>
+      <c r="E37" s="280"/>
+      <c r="F37" s="281"/>
+      <c r="G37" s="306" t="s">
+        <v>45</v>
+      </c>
+      <c r="H37" s="227"/>
+      <c r="I37" s="228" t="s">
+        <v>45</v>
+      </c>
+      <c r="J37" s="170"/>
+      <c r="K37" s="182"/>
+      <c r="L37" s="309" t="s">
+        <v>45</v>
+      </c>
+      <c r="M37" s="252"/>
+      <c r="N37" s="310"/>
+      <c r="O37" s="237" t="s">
+        <v>137</v>
       </c>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
     </row>
     <row r="38" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="382" t="s">
-[...26 lines deleted...]
-        <v>110</v>
+      <c r="A38" s="425" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" s="428" t="s">
+        <v>170</v>
+      </c>
+      <c r="C38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" s="88" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="89" t="s">
+        <v>45</v>
+      </c>
+      <c r="F38" s="232" t="s">
+        <v>45</v>
+      </c>
+      <c r="G38" s="22"/>
+      <c r="H38" s="176"/>
+      <c r="I38" s="308"/>
+      <c r="J38" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="K38" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="L38" s="32"/>
+      <c r="M38" s="24"/>
+      <c r="N38" s="133"/>
+      <c r="O38" s="210" t="s">
+        <v>303</v>
       </c>
       <c r="P38" s="11"/>
       <c r="Q38" s="11"/>
     </row>
     <row r="39" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="383"/>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="A39" s="426"/>
+      <c r="B39" s="429"/>
+      <c r="C39" s="290" t="s">
+        <v>90</v>
       </c>
       <c r="D39" s="27"/>
-      <c r="E39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="35"/>
+      <c r="E39" s="149"/>
+      <c r="F39" s="233"/>
       <c r="G39" s="26"/>
-      <c r="H39" s="27" t="s">
-[...6 lines deleted...]
-      <c r="K39" s="26"/>
+      <c r="H39" s="234" t="s">
+        <v>97</v>
+      </c>
+      <c r="I39" s="149" t="s">
+        <v>97</v>
+      </c>
+      <c r="J39" s="35"/>
+      <c r="K39" s="235"/>
       <c r="L39" s="27"/>
       <c r="M39" s="25"/>
-      <c r="N39" s="37"/>
-[...1 lines deleted...]
-        <v>93</v>
+      <c r="N39" s="236"/>
+      <c r="O39" s="196" t="s">
+        <v>304</v>
       </c>
       <c r="P39" s="11"/>
       <c r="Q39" s="11"/>
     </row>
     <row r="40" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="383"/>
-      <c r="B40" s="378"/>
+      <c r="A40" s="426"/>
+      <c r="B40" s="429"/>
       <c r="C40" s="121" t="s">
-        <v>38</v>
+        <v>217</v>
       </c>
       <c r="D40" s="27"/>
-      <c r="E40" s="25"/>
-[...18 lines deleted...]
-        <v>111</v>
+      <c r="E40" s="149"/>
+      <c r="F40" s="233" t="s">
+        <v>5</v>
+      </c>
+      <c r="G40" s="26"/>
+      <c r="H40" s="234"/>
+      <c r="I40" s="149" t="s">
+        <v>5</v>
+      </c>
+      <c r="J40" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="K40" s="235"/>
+      <c r="L40" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="M40" s="25"/>
+      <c r="N40" s="236"/>
+      <c r="O40" s="210" t="s">
+        <v>305</v>
       </c>
       <c r="P40" s="11"/>
       <c r="Q40" s="11"/>
     </row>
     <row r="41" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="383"/>
-[...24 lines deleted...]
-        <v>112</v>
+      <c r="A41" s="426"/>
+      <c r="B41" s="429"/>
+      <c r="C41" s="344" t="s">
+        <v>219</v>
+      </c>
+      <c r="D41" s="143" t="s">
+        <v>5</v>
+      </c>
+      <c r="E41" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="F41" s="339"/>
+      <c r="G41" s="115" t="s">
+        <v>5</v>
+      </c>
+      <c r="H41" s="340" t="s">
+        <v>5</v>
+      </c>
+      <c r="I41" s="110"/>
+      <c r="J41" s="84"/>
+      <c r="K41" s="341"/>
+      <c r="L41" s="122" t="s">
+        <v>5</v>
+      </c>
+      <c r="M41" s="110"/>
+      <c r="N41" s="342"/>
+      <c r="O41" s="343" t="s">
+        <v>218</v>
       </c>
       <c r="P41" s="11"/>
       <c r="Q41" s="11"/>
     </row>
-    <row r="42" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...35 lines deleted...]
-      <c r="P42" s="11"/>
+    <row r="42" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="92" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" s="93" t="s">
+        <v>171</v>
+      </c>
+      <c r="C42" s="294" t="s">
+        <v>53</v>
+      </c>
+      <c r="D42" s="94"/>
+      <c r="E42" s="95"/>
+      <c r="F42" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="G42" s="97" t="s">
+        <v>45</v>
+      </c>
+      <c r="H42" s="98"/>
+      <c r="I42" s="95"/>
+      <c r="J42" s="99"/>
+      <c r="K42" s="100"/>
+      <c r="L42" s="101" t="s">
+        <v>5</v>
+      </c>
+      <c r="M42" s="95" t="s">
+        <v>45</v>
+      </c>
+      <c r="N42" s="102"/>
+      <c r="O42" s="201" t="s">
+        <v>306</v>
+      </c>
+      <c r="P42" s="14"/>
       <c r="Q42" s="11"/>
     </row>
     <row r="43" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="385"/>
-[...26 lines deleted...]
-      <c r="P43" s="11"/>
+      <c r="A43" s="425" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" s="412" t="s">
+        <v>369</v>
+      </c>
+      <c r="C43" s="44" t="s">
+        <v>237</v>
+      </c>
+      <c r="D43" s="312" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="F43" s="104" t="s">
+        <v>45</v>
+      </c>
+      <c r="G43" s="105"/>
+      <c r="H43" s="106"/>
+      <c r="I43" s="103" t="s">
+        <v>45</v>
+      </c>
+      <c r="J43" s="107"/>
+      <c r="K43" s="108"/>
+      <c r="L43" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="M43" s="103"/>
+      <c r="N43" s="109"/>
+      <c r="O43" s="202" t="s">
+        <v>307</v>
+      </c>
+      <c r="P43" s="13"/>
       <c r="Q43" s="11"/>
     </row>
     <row r="44" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="385"/>
-[...22 lines deleted...]
-      <c r="P44" s="11"/>
+      <c r="A44" s="426"/>
+      <c r="B44" s="413"/>
+      <c r="C44" s="270" t="s">
+        <v>241</v>
+      </c>
+      <c r="D44" s="313"/>
+      <c r="E44" s="64"/>
+      <c r="F44" s="61" t="s">
+        <v>45</v>
+      </c>
+      <c r="G44" s="62" t="s">
+        <v>243</v>
+      </c>
+      <c r="H44" s="86" t="s">
+        <v>45</v>
+      </c>
+      <c r="I44" s="64"/>
+      <c r="J44" s="65" t="s">
+        <v>243</v>
+      </c>
+      <c r="K44" s="314"/>
+      <c r="L44" s="86"/>
+      <c r="M44" s="64"/>
+      <c r="N44" s="34"/>
+      <c r="O44" s="202" t="s">
+        <v>308</v>
+      </c>
+      <c r="P44" s="13"/>
       <c r="Q44" s="11"/>
     </row>
     <row r="45" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="385"/>
-[...27 lines deleted...]
-      <c r="O45" s="277" t="s">
+      <c r="A45" s="426"/>
+      <c r="B45" s="413"/>
+      <c r="C45" s="303" t="s">
+        <v>242</v>
+      </c>
+      <c r="D45" s="313"/>
+      <c r="E45" s="64"/>
+      <c r="F45" s="61"/>
+      <c r="G45" s="62"/>
+      <c r="H45" s="86"/>
+      <c r="I45" s="64"/>
+      <c r="J45" s="65" t="s">
         <v>243</v>
       </c>
-      <c r="P45" s="11"/>
+      <c r="K45" s="314" t="s">
+        <v>5</v>
+      </c>
+      <c r="L45" s="315"/>
+      <c r="M45" s="64"/>
+      <c r="N45" s="34"/>
+      <c r="O45" s="202" t="s">
+        <v>309</v>
+      </c>
+      <c r="P45" s="13"/>
       <c r="Q45" s="11"/>
     </row>
-    <row r="46" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...20 lines deleted...]
-      <c r="O46" s="277" t="s">
+    <row r="46" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="427"/>
+      <c r="B46" s="414"/>
+      <c r="C46" s="337" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" s="313" t="s">
+        <v>198</v>
+      </c>
+      <c r="E46" s="64" t="s">
+        <v>198</v>
+      </c>
+      <c r="F46" s="61"/>
+      <c r="G46" s="62"/>
+      <c r="H46" s="86"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="K46" s="314" t="s">
+        <v>199</v>
+      </c>
+      <c r="L46" s="315"/>
+      <c r="M46" s="64"/>
+      <c r="N46" s="34"/>
+      <c r="O46" s="202" t="s">
         <v>310</v>
       </c>
-      <c r="P46" s="11"/>
+      <c r="P46" s="13"/>
       <c r="Q46" s="11"/>
     </row>
     <row r="47" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="385"/>
-[...24 lines deleted...]
-        <v>343</v>
+      <c r="A47" s="434" t="s">
+        <v>152</v>
+      </c>
+      <c r="B47" s="437" t="s">
+        <v>171</v>
+      </c>
+      <c r="C47" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="D47" s="136" t="s">
+        <v>87</v>
+      </c>
+      <c r="E47" s="137" t="s">
+        <v>5</v>
+      </c>
+      <c r="F47" s="107"/>
+      <c r="G47" s="105"/>
+      <c r="H47" s="136" t="s">
+        <v>107</v>
+      </c>
+      <c r="I47" s="103"/>
+      <c r="J47" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="K47" s="105" t="s">
+        <v>87</v>
+      </c>
+      <c r="L47" s="136"/>
+      <c r="M47" s="103"/>
+      <c r="N47" s="109"/>
+      <c r="O47" s="197" t="s">
+        <v>311</v>
       </c>
       <c r="P47" s="11"/>
       <c r="Q47" s="11"/>
     </row>
     <row r="48" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="385"/>
-[...28 lines deleted...]
-        <v>334</v>
+      <c r="A48" s="435"/>
+      <c r="B48" s="438"/>
+      <c r="C48" s="290" t="s">
+        <v>228</v>
+      </c>
+      <c r="D48" s="27"/>
+      <c r="E48" s="149"/>
+      <c r="F48" s="233" t="s">
+        <v>5</v>
+      </c>
+      <c r="G48" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H48" s="234"/>
+      <c r="I48" s="149" t="s">
+        <v>226</v>
+      </c>
+      <c r="J48" s="35"/>
+      <c r="K48" s="235"/>
+      <c r="L48" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="M48" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="N48" s="236"/>
+      <c r="O48" s="196" t="s">
+        <v>311</v>
       </c>
       <c r="P48" s="11"/>
       <c r="Q48" s="11"/>
     </row>
     <row r="49" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="386"/>
-[...20 lines deleted...]
-        <v>329</v>
+      <c r="A49" s="436"/>
+      <c r="B49" s="439"/>
+      <c r="C49" s="293" t="s">
+        <v>229</v>
+      </c>
+      <c r="D49" s="313" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="F49" s="224"/>
+      <c r="G49" s="78"/>
+      <c r="H49" s="223"/>
+      <c r="I49" s="60"/>
+      <c r="J49" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="K49" s="314" t="s">
+        <v>45</v>
+      </c>
+      <c r="L49" s="223"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="225"/>
+      <c r="O49" s="226" t="s">
+        <v>249</v>
       </c>
       <c r="P49" s="11"/>
       <c r="Q49" s="11"/>
     </row>
     <row r="50" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="414" t="s">
-[...26 lines deleted...]
-        <v>159</v>
+      <c r="A50" s="425" t="s">
+        <v>153</v>
+      </c>
+      <c r="B50" s="428" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" s="288" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="E50" s="89"/>
+      <c r="F50" s="46"/>
+      <c r="G50" s="112" t="s">
+        <v>76</v>
+      </c>
+      <c r="H50" s="45"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="46"/>
+      <c r="K50" s="22"/>
+      <c r="L50" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="M50" s="21"/>
+      <c r="N50" s="109"/>
+      <c r="O50" s="197" t="s">
+        <v>85</v>
       </c>
       <c r="P50" s="11"/>
       <c r="Q50" s="11"/>
     </row>
     <row r="51" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="415"/>
-[...2 lines deleted...]
-        <v>14</v>
+      <c r="A51" s="426"/>
+      <c r="B51" s="429"/>
+      <c r="C51" s="289" t="s">
+        <v>36</v>
       </c>
       <c r="D51" s="27"/>
-      <c r="E51" s="25"/>
-[...16 lines deleted...]
-        <v>160</v>
+      <c r="E51" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="F51" s="35"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I51" s="25"/>
+      <c r="J51" s="175" t="s">
+        <v>132</v>
+      </c>
+      <c r="K51" s="26"/>
+      <c r="L51" s="27"/>
+      <c r="M51" s="25"/>
+      <c r="N51" s="37"/>
+      <c r="O51" s="198" t="s">
+        <v>312</v>
       </c>
       <c r="P51" s="11"/>
       <c r="Q51" s="11"/>
     </row>
-    <row r="52" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-        <v>161</v>
+    <row r="52" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="426"/>
+      <c r="B52" s="429"/>
+      <c r="C52" s="121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52" s="27"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="113"/>
+      <c r="H52" s="27"/>
+      <c r="I52" s="24"/>
+      <c r="J52" s="175" t="s">
+        <v>108</v>
+      </c>
+      <c r="K52" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="L52" s="27"/>
+      <c r="M52" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="N52" s="91" t="s">
+        <v>377</v>
+      </c>
+      <c r="O52" s="198" t="s">
+        <v>283</v>
       </c>
       <c r="P52" s="11"/>
       <c r="Q52" s="11"/>
     </row>
-    <row r="53" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...23 lines deleted...]
-        <v>162</v>
+    <row r="53" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="426"/>
+      <c r="B53" s="429"/>
+      <c r="C53" s="291" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53" s="114"/>
+      <c r="E53" s="57"/>
+      <c r="F53" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="G53" s="31"/>
+      <c r="H53" s="29"/>
+      <c r="I53" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="J53" s="222" t="s">
+        <v>109</v>
+      </c>
+      <c r="K53" s="115"/>
+      <c r="L53" s="29"/>
+      <c r="M53" s="30"/>
+      <c r="N53" s="58" t="s">
+        <v>383</v>
+      </c>
+      <c r="O53" s="200" t="s">
+        <v>313</v>
       </c>
       <c r="P53" s="11"/>
       <c r="Q53" s="11"/>
     </row>
-    <row r="54" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-        <v>174</v>
+    <row r="54" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="431" t="s">
+        <v>154</v>
+      </c>
+      <c r="B54" s="428" t="s">
+        <v>171</v>
+      </c>
+      <c r="C54" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="D54" s="138"/>
+      <c r="E54" s="240" t="s">
+        <v>45</v>
+      </c>
+      <c r="F54" s="107"/>
+      <c r="G54" s="241" t="s">
+        <v>5</v>
+      </c>
+      <c r="H54" s="136" t="s">
+        <v>5</v>
+      </c>
+      <c r="I54" s="240"/>
+      <c r="J54" s="263" t="s">
+        <v>114</v>
+      </c>
+      <c r="K54" s="242" t="s">
+        <v>5</v>
+      </c>
+      <c r="L54" s="136"/>
+      <c r="M54" s="240"/>
+      <c r="N54" s="47"/>
+      <c r="O54" s="206" t="s">
+        <v>314</v>
       </c>
       <c r="P54" s="11"/>
       <c r="Q54" s="11"/>
     </row>
-    <row r="55" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-        <v>201</v>
+    <row r="55" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="432"/>
+      <c r="B55" s="429"/>
+      <c r="C55" s="121" t="s">
+        <v>101</v>
+      </c>
+      <c r="D55" s="244" t="s">
+        <v>45</v>
+      </c>
+      <c r="E55" s="323" t="s">
+        <v>45</v>
+      </c>
+      <c r="F55" s="70"/>
+      <c r="G55" s="277"/>
+      <c r="H55" s="322"/>
+      <c r="I55" s="55"/>
+      <c r="J55" s="70"/>
+      <c r="K55" s="278"/>
+      <c r="L55" s="147" t="s">
+        <v>45</v>
+      </c>
+      <c r="M55" s="323" t="s">
+        <v>45</v>
+      </c>
+      <c r="N55" s="73"/>
+      <c r="O55" s="203" t="s">
+        <v>315</v>
       </c>
       <c r="P55" s="11"/>
       <c r="Q55" s="11"/>
     </row>
     <row r="56" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="409" t="s">
-[...26 lines deleted...]
-        <v>163</v>
+      <c r="A56" s="432"/>
+      <c r="B56" s="429"/>
+      <c r="C56" s="250" t="s">
+        <v>134</v>
+      </c>
+      <c r="D56" s="27"/>
+      <c r="E56" s="25"/>
+      <c r="F56" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="G56" s="277"/>
+      <c r="H56" s="72"/>
+      <c r="I56" s="276"/>
+      <c r="J56" s="70"/>
+      <c r="K56" s="278" t="s">
+        <v>5</v>
+      </c>
+      <c r="L56" s="72"/>
+      <c r="M56" s="276"/>
+      <c r="N56" s="73"/>
+      <c r="O56" s="275" t="s">
+        <v>135</v>
       </c>
       <c r="P56" s="11"/>
       <c r="Q56" s="11"/>
     </row>
     <row r="57" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="410"/>
-      <c r="B57" s="387"/>
+      <c r="A57" s="432"/>
+      <c r="B57" s="429"/>
       <c r="C57" s="121" t="s">
-        <v>12</v>
-[...23 lines deleted...]
-        <v>164</v>
+        <v>136</v>
+      </c>
+      <c r="D57" s="27"/>
+      <c r="E57" s="25"/>
+      <c r="F57" s="35"/>
+      <c r="G57" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="H57" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I57" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="J57" s="175" t="s">
+        <v>181</v>
+      </c>
+      <c r="K57" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="L57" s="27"/>
+      <c r="M57" s="25"/>
+      <c r="N57" s="91" t="s">
+        <v>377</v>
+      </c>
+      <c r="O57" s="275" t="s">
+        <v>316</v>
       </c>
       <c r="P57" s="11"/>
       <c r="Q57" s="11"/>
     </row>
-    <row r="58" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-        <v>165</v>
+    <row r="58" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="432"/>
+      <c r="B58" s="429"/>
+      <c r="C58" s="121" t="s">
+        <v>230</v>
+      </c>
+      <c r="D58" s="27"/>
+      <c r="E58" s="25"/>
+      <c r="F58" s="35"/>
+      <c r="G58" s="113"/>
+      <c r="H58" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I58" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="J58" s="175"/>
+      <c r="K58" s="62"/>
+      <c r="L58" s="27"/>
+      <c r="M58" s="25"/>
+      <c r="N58" s="91"/>
+      <c r="O58" s="275" t="s">
+        <v>231</v>
       </c>
       <c r="P58" s="11"/>
       <c r="Q58" s="11"/>
     </row>
-    <row r="59" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-        <v>166</v>
+    <row r="59" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="432"/>
+      <c r="B59" s="429"/>
+      <c r="C59" s="121" t="s">
+        <v>238</v>
+      </c>
+      <c r="D59" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="E59" s="25"/>
+      <c r="F59" s="35" t="s">
+        <v>243</v>
+      </c>
+      <c r="G59" s="113"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="24" t="s">
+        <v>243</v>
+      </c>
+      <c r="J59" s="175"/>
+      <c r="K59" s="62"/>
+      <c r="L59" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="M59" s="25"/>
+      <c r="N59" s="91"/>
+      <c r="O59" s="275" t="s">
+        <v>318</v>
       </c>
       <c r="P59" s="11"/>
       <c r="Q59" s="11"/>
     </row>
     <row r="60" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="417" t="s">
-[...24 lines deleted...]
-        <v>167</v>
+      <c r="A60" s="432"/>
+      <c r="B60" s="429"/>
+      <c r="C60" s="121" t="s">
+        <v>244</v>
+      </c>
+      <c r="D60" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="E60" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="F60" s="35" t="s">
+        <v>243</v>
+      </c>
+      <c r="G60" s="113" t="s">
+        <v>243</v>
+      </c>
+      <c r="H60" s="27"/>
+      <c r="I60" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="J60" s="175" t="s">
+        <v>256</v>
+      </c>
+      <c r="K60" s="62"/>
+      <c r="L60" s="27"/>
+      <c r="M60" s="25"/>
+      <c r="N60" s="91"/>
+      <c r="O60" s="275" t="s">
+        <v>317</v>
       </c>
       <c r="P60" s="11"/>
       <c r="Q60" s="11"/>
     </row>
-    <row r="61" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-        <v>168</v>
+    <row r="61" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="432"/>
+      <c r="B61" s="429"/>
+      <c r="C61" s="272" t="s">
+        <v>245</v>
+      </c>
+      <c r="D61" s="354" t="s">
+        <v>45</v>
+      </c>
+      <c r="E61" s="402" t="s">
+        <v>45</v>
+      </c>
+      <c r="F61" s="355"/>
+      <c r="G61" s="403"/>
+      <c r="H61" s="354"/>
+      <c r="I61" s="404"/>
+      <c r="J61" s="405"/>
+      <c r="K61" s="406"/>
+      <c r="L61" s="354"/>
+      <c r="M61" s="402"/>
+      <c r="N61" s="73"/>
+      <c r="O61" s="275" t="s">
+        <v>246</v>
       </c>
       <c r="P61" s="11"/>
       <c r="Q61" s="11"/>
     </row>
-    <row r="62" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-        <v>169</v>
+    <row r="62" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="433"/>
+      <c r="B62" s="430"/>
+      <c r="C62" s="243" t="s">
+        <v>319</v>
+      </c>
+      <c r="D62" s="163"/>
+      <c r="E62" s="360"/>
+      <c r="F62" s="160" t="s">
+        <v>45</v>
+      </c>
+      <c r="G62" s="279" t="s">
+        <v>45</v>
+      </c>
+      <c r="H62" s="253"/>
+      <c r="I62" s="252"/>
+      <c r="J62" s="170" t="s">
+        <v>45</v>
+      </c>
+      <c r="K62" s="287"/>
+      <c r="L62" s="253" t="s">
+        <v>45</v>
+      </c>
+      <c r="M62" s="252" t="s">
+        <v>45</v>
+      </c>
+      <c r="N62" s="251"/>
+      <c r="O62" s="199" t="s">
+        <v>320</v>
       </c>
       <c r="P62" s="11"/>
       <c r="Q62" s="11"/>
     </row>
     <row r="63" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="419"/>
-[...5 lines deleted...]
-      <c r="E63" s="111"/>
+      <c r="A63" s="440" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="428" t="s">
+        <v>170</v>
+      </c>
+      <c r="C63" s="123" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E63" s="64"/>
       <c r="F63" s="65" t="s">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="G63" s="62"/>
-      <c r="H63" s="63"/>
-[...2 lines deleted...]
-      <c r="K63" s="62"/>
+      <c r="H63" s="116"/>
+      <c r="I63" s="111"/>
+      <c r="J63" s="124"/>
+      <c r="K63" s="62" t="s">
+        <v>5</v>
+      </c>
       <c r="L63" s="125"/>
-      <c r="M63" s="64"/>
-[...4 lines deleted...]
-        <v>79</v>
+      <c r="M63" s="111"/>
+      <c r="N63" s="34"/>
+      <c r="O63" s="204" t="s">
+        <v>321</v>
       </c>
       <c r="P63" s="11"/>
       <c r="Q63" s="11"/>
     </row>
     <row r="64" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="419"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A64" s="441"/>
+      <c r="B64" s="429"/>
+      <c r="C64" s="127" t="s">
+        <v>14</v>
+      </c>
+      <c r="D64" s="27" t="s">
+        <v>290</v>
+      </c>
+      <c r="E64" s="25"/>
+      <c r="F64" s="70"/>
+      <c r="G64" s="39"/>
+      <c r="H64" s="129" t="s">
+        <v>45</v>
+      </c>
+      <c r="I64" s="130"/>
       <c r="J64" s="65"/>
       <c r="K64" s="62"/>
-      <c r="L64" s="125"/>
-[...1 lines deleted...]
-      <c r="N64" s="133"/>
+      <c r="L64" s="125" t="s">
+        <v>45</v>
+      </c>
+      <c r="M64" s="111"/>
+      <c r="N64" s="91"/>
       <c r="O64" s="205" t="s">
-        <v>145</v>
+        <v>286</v>
       </c>
       <c r="P64" s="11"/>
       <c r="Q64" s="11"/>
     </row>
-    <row r="65" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-        <v>250</v>
+    <row r="65" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="442"/>
+      <c r="B65" s="429"/>
+      <c r="C65" s="243" t="s">
+        <v>81</v>
+      </c>
+      <c r="D65" s="158"/>
+      <c r="E65" s="162" t="s">
+        <v>45</v>
+      </c>
+      <c r="F65" s="170"/>
+      <c r="G65" s="182"/>
+      <c r="H65" s="227"/>
+      <c r="I65" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="J65" s="170"/>
+      <c r="K65" s="182"/>
+      <c r="L65" s="227"/>
+      <c r="M65" s="171" t="s">
+        <v>5</v>
+      </c>
+      <c r="N65" s="268"/>
+      <c r="O65" s="269" t="s">
+        <v>322</v>
       </c>
       <c r="P65" s="11"/>
       <c r="Q65" s="11"/>
     </row>
-    <row r="66" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-        <v>252</v>
+    <row r="66" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="423" t="s">
+        <v>210</v>
+      </c>
+      <c r="B66" s="428" t="s">
+        <v>272</v>
+      </c>
+      <c r="C66" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="D66" s="377" t="s">
+        <v>45</v>
+      </c>
+      <c r="E66" s="64"/>
+      <c r="F66" s="65"/>
+      <c r="G66" s="62"/>
+      <c r="H66" s="63"/>
+      <c r="I66" s="375"/>
+      <c r="J66" s="65"/>
+      <c r="K66" s="62" t="s">
+        <v>290</v>
+      </c>
+      <c r="L66" s="376"/>
+      <c r="M66" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="N66" s="133" t="s">
+        <v>378</v>
+      </c>
+      <c r="O66" s="407" t="s">
+        <v>287</v>
       </c>
       <c r="P66" s="11"/>
       <c r="Q66" s="11"/>
     </row>
-    <row r="67" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-        <v>94</v>
+    <row r="67" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="424"/>
+      <c r="B67" s="430"/>
+      <c r="C67" s="134" t="s">
+        <v>273</v>
+      </c>
+      <c r="D67" s="371"/>
+      <c r="E67" s="110"/>
+      <c r="F67" s="84" t="s">
+        <v>290</v>
+      </c>
+      <c r="G67" s="85" t="s">
+        <v>45</v>
+      </c>
+      <c r="H67" s="122"/>
+      <c r="I67" s="372"/>
+      <c r="J67" s="84" t="s">
+        <v>45</v>
+      </c>
+      <c r="K67" s="85"/>
+      <c r="L67" s="373"/>
+      <c r="M67" s="110"/>
+      <c r="N67" s="374"/>
+      <c r="O67" s="408" t="s">
+        <v>274</v>
       </c>
       <c r="P67" s="11"/>
       <c r="Q67" s="11"/>
     </row>
     <row r="68" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="385"/>
-[...18 lines deleted...]
-        <v>130</v>
+      <c r="A68" s="417" t="s">
+        <v>270</v>
+      </c>
+      <c r="B68" s="420" t="s">
+        <v>263</v>
+      </c>
+      <c r="C68" s="270" t="s">
+        <v>48</v>
+      </c>
+      <c r="D68" s="86" t="s">
+        <v>5</v>
+      </c>
+      <c r="E68" s="64"/>
+      <c r="F68" s="65"/>
+      <c r="G68" s="62"/>
+      <c r="H68" s="63" t="s">
+        <v>290</v>
+      </c>
+      <c r="I68" s="111"/>
+      <c r="J68" s="65"/>
+      <c r="K68" s="62"/>
+      <c r="L68" s="125" t="s">
+        <v>45</v>
+      </c>
+      <c r="M68" s="111"/>
+      <c r="N68" s="126"/>
+      <c r="O68" s="271" t="s">
+        <v>116</v>
       </c>
       <c r="P68" s="11"/>
       <c r="Q68" s="11"/>
     </row>
     <row r="69" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="385"/>
-[...4 lines deleted...]
-      <c r="D69" s="117"/>
+      <c r="A69" s="418"/>
+      <c r="B69" s="421"/>
+      <c r="C69" s="121" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" s="72"/>
       <c r="E69" s="128"/>
       <c r="F69" s="70"/>
       <c r="G69" s="39"/>
-      <c r="H69" s="117"/>
-      <c r="I69" s="128" t="s">
+      <c r="H69" s="72"/>
+      <c r="I69" s="69" t="s">
+        <v>212</v>
+      </c>
+      <c r="J69" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="K69" s="39" t="s">
         <v>290</v>
       </c>
-      <c r="J69" s="70" t="s">
-[...13 lines deleted...]
-        <v>50</v>
+      <c r="L69" s="72"/>
+      <c r="M69" s="128" t="s">
+        <v>45</v>
+      </c>
+      <c r="N69" s="131" t="s">
+        <v>379</v>
+      </c>
+      <c r="O69" s="205" t="s">
+        <v>117</v>
       </c>
       <c r="P69" s="11"/>
       <c r="Q69" s="11"/>
     </row>
-    <row r="70" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-        <v>176</v>
+    <row r="70" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="419"/>
+      <c r="B70" s="422"/>
+      <c r="C70" s="295" t="s">
+        <v>257</v>
+      </c>
+      <c r="D70" s="227"/>
+      <c r="E70" s="171"/>
+      <c r="F70" s="170"/>
+      <c r="G70" s="182"/>
+      <c r="H70" s="227"/>
+      <c r="I70" s="169"/>
+      <c r="J70" s="170"/>
+      <c r="K70" s="182"/>
+      <c r="L70" s="227"/>
+      <c r="M70" s="171"/>
+      <c r="N70" s="178"/>
+      <c r="O70" s="269" t="s">
+        <v>118</v>
       </c>
       <c r="P70" s="11"/>
       <c r="Q70" s="11"/>
     </row>
-    <row r="71" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-        <v>190</v>
+    <row r="71" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="369" t="s">
+        <v>271</v>
+      </c>
+      <c r="B71" s="420" t="s">
+        <v>272</v>
+      </c>
+      <c r="C71" s="272" t="s">
+        <v>94</v>
+      </c>
+      <c r="D71" s="227"/>
+      <c r="E71" s="171"/>
+      <c r="F71" s="170"/>
+      <c r="G71" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="H71" s="227"/>
+      <c r="I71" s="169"/>
+      <c r="J71" s="170" t="s">
+        <v>45</v>
+      </c>
+      <c r="K71" s="182"/>
+      <c r="L71" s="227"/>
+      <c r="M71" s="171" t="s">
+        <v>290</v>
+      </c>
+      <c r="N71" s="178"/>
+      <c r="O71" s="401" t="s">
+        <v>285</v>
       </c>
       <c r="P71" s="11"/>
       <c r="Q71" s="11"/>
     </row>
     <row r="72" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="385"/>
-[...26 lines deleted...]
-        <v>302</v>
+      <c r="A72" s="417" t="s">
+        <v>156</v>
+      </c>
+      <c r="B72" s="421"/>
+      <c r="C72" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D72" s="125"/>
+      <c r="E72" s="111"/>
+      <c r="F72" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="G72" s="62"/>
+      <c r="H72" s="63"/>
+      <c r="I72" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="J72" s="124" t="s">
+        <v>5</v>
+      </c>
+      <c r="K72" s="113"/>
+      <c r="L72" s="125"/>
+      <c r="M72" s="64"/>
+      <c r="N72" s="126"/>
+      <c r="O72" s="271" t="s">
+        <v>323</v>
       </c>
       <c r="P72" s="11"/>
       <c r="Q72" s="11"/>
     </row>
     <row r="73" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A73" s="385"/>
-[...26 lines deleted...]
-      <c r="P73" s="14"/>
+      <c r="A73" s="419"/>
+      <c r="B73" s="421"/>
+      <c r="C73" s="243" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="273"/>
+      <c r="E73" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="F73" s="170"/>
+      <c r="G73" s="182"/>
+      <c r="H73" s="227" t="s">
+        <v>45</v>
+      </c>
+      <c r="I73" s="169"/>
+      <c r="J73" s="170"/>
+      <c r="K73" s="182"/>
+      <c r="L73" s="168" t="s">
+        <v>45</v>
+      </c>
+      <c r="M73" s="169"/>
+      <c r="N73" s="178"/>
+      <c r="O73" s="274" t="s">
+        <v>119</v>
+      </c>
+      <c r="P73" s="11"/>
       <c r="Q73" s="11"/>
     </row>
     <row r="74" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="388" t="s">
-[...32 lines deleted...]
-        <v>287</v>
+      <c r="A74" s="417" t="s">
+        <v>269</v>
+      </c>
+      <c r="B74" s="421"/>
+      <c r="C74" s="270" t="s">
+        <v>49</v>
+      </c>
+      <c r="D74" s="125"/>
+      <c r="E74" s="111"/>
+      <c r="F74" s="65"/>
+      <c r="G74" s="62"/>
+      <c r="H74" s="63"/>
+      <c r="I74" s="64"/>
+      <c r="J74" s="65"/>
+      <c r="K74" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="L74" s="125"/>
+      <c r="M74" s="64"/>
+      <c r="N74" s="34"/>
+      <c r="O74" s="204" t="s">
+        <v>120</v>
       </c>
       <c r="P74" s="11"/>
       <c r="Q74" s="11"/>
     </row>
     <row r="75" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="385"/>
-[...26 lines deleted...]
-        <v>95</v>
+      <c r="A75" s="418"/>
+      <c r="B75" s="421"/>
+      <c r="C75" s="121" t="s">
+        <v>67</v>
+      </c>
+      <c r="D75" s="125"/>
+      <c r="E75" s="111"/>
+      <c r="F75" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="G75" s="62"/>
+      <c r="H75" s="63"/>
+      <c r="I75" s="64"/>
+      <c r="J75" s="65"/>
+      <c r="K75" s="62"/>
+      <c r="L75" s="125"/>
+      <c r="M75" s="64"/>
+      <c r="N75" s="133" t="s">
+        <v>380</v>
+      </c>
+      <c r="O75" s="205" t="s">
+        <v>324</v>
       </c>
       <c r="P75" s="11"/>
       <c r="Q75" s="11"/>
     </row>
     <row r="76" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="385"/>
-[...22 lines deleted...]
-        <v>96</v>
+      <c r="A76" s="418"/>
+      <c r="B76" s="421"/>
+      <c r="C76" s="121" t="s">
+        <v>103</v>
+      </c>
+      <c r="D76" s="125"/>
+      <c r="E76" s="111"/>
+      <c r="F76" s="65"/>
+      <c r="G76" s="62"/>
+      <c r="H76" s="63"/>
+      <c r="I76" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="J76" s="65"/>
+      <c r="K76" s="62"/>
+      <c r="L76" s="125"/>
+      <c r="M76" s="64"/>
+      <c r="N76" s="133"/>
+      <c r="O76" s="205" t="s">
+        <v>325</v>
       </c>
       <c r="P76" s="11"/>
       <c r="Q76" s="11"/>
     </row>
-    <row r="77" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-        <v>113</v>
+    <row r="77" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="419"/>
+      <c r="B77" s="422"/>
+      <c r="C77" s="134" t="s">
+        <v>184</v>
+      </c>
+      <c r="D77" s="168"/>
+      <c r="E77" s="171" t="s">
+        <v>183</v>
+      </c>
+      <c r="F77" s="170"/>
+      <c r="G77" s="182"/>
+      <c r="H77" s="227"/>
+      <c r="I77" s="169"/>
+      <c r="J77" s="170"/>
+      <c r="K77" s="182"/>
+      <c r="L77" s="168"/>
+      <c r="M77" s="169"/>
+      <c r="N77" s="183"/>
+      <c r="O77" s="269" t="s">
+        <v>185</v>
       </c>
       <c r="P77" s="11"/>
       <c r="Q77" s="11"/>
     </row>
     <row r="78" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="385"/>
-[...28 lines deleted...]
-      <c r="P78" s="13"/>
+      <c r="A78" s="431" t="s">
+        <v>157</v>
+      </c>
+      <c r="B78" s="428" t="s">
+        <v>171</v>
+      </c>
+      <c r="C78" s="135" t="s">
+        <v>27</v>
+      </c>
+      <c r="D78" s="63"/>
+      <c r="E78" s="64" t="s">
+        <v>115</v>
+      </c>
+      <c r="F78" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="G78" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="H78" s="125"/>
+      <c r="I78" s="64"/>
+      <c r="J78" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="K78" s="62"/>
+      <c r="L78" s="125"/>
+      <c r="M78" s="111" t="s">
+        <v>115</v>
+      </c>
+      <c r="N78" s="132"/>
+      <c r="O78" s="283" t="s">
+        <v>326</v>
+      </c>
+      <c r="P78" s="11"/>
       <c r="Q78" s="11"/>
     </row>
     <row r="79" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="385"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A79" s="432"/>
+      <c r="B79" s="429"/>
+      <c r="C79" s="140" t="s">
+        <v>54</v>
+      </c>
+      <c r="D79" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="E79" s="69"/>
+      <c r="F79" s="70"/>
+      <c r="G79" s="39"/>
       <c r="H79" s="117"/>
-      <c r="I79" s="128"/>
-[...9 lines deleted...]
-      <c r="O79" s="215" t="s">
+      <c r="I79" s="69"/>
+      <c r="J79" s="70"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="117"/>
+      <c r="M79" s="128"/>
+      <c r="N79" s="131"/>
+      <c r="O79" s="203" t="s">
+        <v>93</v>
+      </c>
+      <c r="P79" s="11"/>
+      <c r="Q79" s="11"/>
+    </row>
+    <row r="80" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="432"/>
+      <c r="B80" s="429"/>
+      <c r="C80" s="141" t="s">
+        <v>28</v>
+      </c>
+      <c r="D80" s="117"/>
+      <c r="E80" s="128"/>
+      <c r="F80" s="70"/>
+      <c r="G80" s="39"/>
+      <c r="H80" s="117"/>
+      <c r="I80" s="128" t="s">
+        <v>214</v>
+      </c>
+      <c r="J80" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="K80" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L80" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="M80" s="69"/>
+      <c r="N80" s="83" t="s">
+        <v>377</v>
+      </c>
+      <c r="O80" s="203" t="s">
+        <v>327</v>
+      </c>
+      <c r="P80" s="11"/>
+      <c r="Q80" s="11"/>
+    </row>
+    <row r="81" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="432"/>
+      <c r="B81" s="429"/>
+      <c r="C81" s="284" t="s">
+        <v>125</v>
+      </c>
+      <c r="D81" s="117"/>
+      <c r="E81" s="128" t="s">
+        <v>124</v>
+      </c>
+      <c r="F81" s="70" t="s">
+        <v>124</v>
+      </c>
+      <c r="G81" s="39"/>
+      <c r="H81" s="117" t="s">
+        <v>124</v>
+      </c>
+      <c r="I81" s="128" t="s">
+        <v>213</v>
+      </c>
+      <c r="J81" s="70"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="72"/>
+      <c r="M81" s="69"/>
+      <c r="N81" s="83"/>
+      <c r="O81" s="203" t="s">
+        <v>328</v>
+      </c>
+      <c r="P81" s="11"/>
+      <c r="Q81" s="11"/>
+    </row>
+    <row r="82" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="432"/>
+      <c r="B82" s="429"/>
+      <c r="C82" s="284" t="s">
         <v>126</v>
       </c>
-      <c r="P79" s="13"/>
-[...92 lines deleted...]
-        <v>115</v>
+      <c r="D82" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="E82" s="128"/>
+      <c r="F82" s="70"/>
+      <c r="G82" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="H82" s="117" t="s">
+        <v>5</v>
+      </c>
+      <c r="I82" s="128" t="s">
+        <v>5</v>
+      </c>
+      <c r="J82" s="70"/>
+      <c r="K82" s="39"/>
+      <c r="L82" s="72"/>
+      <c r="M82" s="128"/>
+      <c r="N82" s="83"/>
+      <c r="O82" s="203" t="s">
+        <v>138</v>
       </c>
       <c r="P82" s="11"/>
       <c r="Q82" s="11"/>
     </row>
     <row r="83" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="385"/>
-[...24 lines deleted...]
-        <v>137</v>
+      <c r="A83" s="432"/>
+      <c r="B83" s="429"/>
+      <c r="C83" s="353" t="s">
+        <v>224</v>
+      </c>
+      <c r="D83" s="72" t="s">
+        <v>255</v>
+      </c>
+      <c r="E83" s="128"/>
+      <c r="F83" s="70"/>
+      <c r="G83" s="39"/>
+      <c r="H83" s="117"/>
+      <c r="I83" s="128"/>
+      <c r="J83" s="70"/>
+      <c r="K83" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L83" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="M83" s="128" t="s">
+        <v>5</v>
+      </c>
+      <c r="N83" s="83" t="s">
+        <v>381</v>
+      </c>
+      <c r="O83" s="203" t="s">
+        <v>329</v>
       </c>
       <c r="P83" s="11"/>
       <c r="Q83" s="11"/>
     </row>
-    <row r="84" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="M84" s="149"/>
+    <row r="84" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="432"/>
+      <c r="B84" s="429"/>
+      <c r="C84" s="332" t="s">
+        <v>225</v>
+      </c>
+      <c r="D84" s="72" t="s">
+        <v>255</v>
+      </c>
+      <c r="E84" s="128"/>
+      <c r="F84" s="70"/>
+      <c r="G84" s="39"/>
+      <c r="H84" s="117"/>
+      <c r="I84" s="128"/>
+      <c r="J84" s="70"/>
+      <c r="K84" s="39" t="s">
+        <v>255</v>
+      </c>
+      <c r="L84" s="72" t="s">
+        <v>255</v>
+      </c>
+      <c r="M84" s="128" t="s">
+        <v>255</v>
+      </c>
       <c r="N84" s="131"/>
-      <c r="O84" s="211" t="s">
-[...2 lines deleted...]
-      <c r="P84" s="11"/>
+      <c r="O84" s="203" t="s">
+        <v>330</v>
+      </c>
+      <c r="P84" s="14"/>
       <c r="Q84" s="11"/>
     </row>
     <row r="85" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="385"/>
-[...24 lines deleted...]
-        <v>358</v>
+      <c r="A85" s="431" t="s">
+        <v>158</v>
+      </c>
+      <c r="B85" s="428" t="s">
+        <v>171</v>
+      </c>
+      <c r="C85" s="296" t="s">
+        <v>211</v>
+      </c>
+      <c r="D85" s="136"/>
+      <c r="E85" s="103" t="s">
+        <v>45</v>
+      </c>
+      <c r="F85" s="218"/>
+      <c r="G85" s="105"/>
+      <c r="H85" s="136" t="s">
+        <v>45</v>
+      </c>
+      <c r="I85" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="J85" s="107"/>
+      <c r="K85" s="105"/>
+      <c r="L85" s="138" t="s">
+        <v>207</v>
+      </c>
+      <c r="M85" s="352" t="s">
+        <v>110</v>
+      </c>
+      <c r="N85" s="139" t="s">
+        <v>383</v>
+      </c>
+      <c r="O85" s="214" t="s">
+        <v>331</v>
       </c>
       <c r="P85" s="11"/>
       <c r="Q85" s="11"/>
     </row>
     <row r="86" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="385"/>
-[...22 lines deleted...]
-        <v>312</v>
+      <c r="A86" s="432"/>
+      <c r="B86" s="429"/>
+      <c r="C86" s="297" t="s">
+        <v>15</v>
+      </c>
+      <c r="D86" s="117"/>
+      <c r="E86" s="128"/>
+      <c r="F86" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="G86" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="H86" s="117"/>
+      <c r="I86" s="146" t="s">
+        <v>45</v>
+      </c>
+      <c r="J86" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="K86" s="39"/>
+      <c r="L86" s="117"/>
+      <c r="M86" s="128"/>
+      <c r="N86" s="131"/>
+      <c r="O86" s="208" t="s">
+        <v>332</v>
       </c>
       <c r="P86" s="11"/>
       <c r="Q86" s="11"/>
     </row>
     <row r="87" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="385"/>
-[...18 lines deleted...]
-        <v>337</v>
+      <c r="A87" s="432"/>
+      <c r="B87" s="429"/>
+      <c r="C87" s="297" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87" s="117" t="s">
+        <v>5</v>
+      </c>
+      <c r="E87" s="69"/>
+      <c r="F87" s="70"/>
+      <c r="G87" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H87" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="I87" s="69"/>
+      <c r="J87" s="70"/>
+      <c r="K87" s="144"/>
+      <c r="L87" s="117"/>
+      <c r="M87" s="128"/>
+      <c r="N87" s="131"/>
+      <c r="O87" s="208" t="s">
+        <v>333</v>
       </c>
       <c r="P87" s="11"/>
       <c r="Q87" s="11"/>
     </row>
-    <row r="88" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="O88" s="213" t="s">
+    <row r="88" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="432"/>
+      <c r="B88" s="429"/>
+      <c r="C88" s="297" t="s">
+        <v>32</v>
+      </c>
+      <c r="D88" s="117" t="s">
+        <v>5</v>
+      </c>
+      <c r="E88" s="128" t="s">
+        <v>5</v>
+      </c>
+      <c r="F88" s="70"/>
+      <c r="G88" s="39"/>
+      <c r="H88" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="I88" s="69"/>
+      <c r="J88" s="70"/>
+      <c r="K88" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L88" s="147" t="s">
+        <v>208</v>
+      </c>
+      <c r="M88" s="146"/>
+      <c r="N88" s="131" t="s">
+        <v>382</v>
+      </c>
+      <c r="O88" s="208" t="s">
         <v>335</v>
       </c>
       <c r="P88" s="11"/>
       <c r="Q88" s="11"/>
     </row>
     <row r="89" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="385" t="s">
-[...28 lines deleted...]
-      <c r="P89" s="11"/>
+      <c r="A89" s="432"/>
+      <c r="B89" s="429"/>
+      <c r="C89" s="297" t="s">
+        <v>55</v>
+      </c>
+      <c r="D89" s="117"/>
+      <c r="E89" s="128"/>
+      <c r="F89" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="G89" s="39"/>
+      <c r="H89" s="117" t="s">
+        <v>45</v>
+      </c>
+      <c r="I89" s="128" t="s">
+        <v>5</v>
+      </c>
+      <c r="J89" s="70"/>
+      <c r="K89" s="39"/>
+      <c r="L89" s="147" t="s">
+        <v>82</v>
+      </c>
+      <c r="M89" s="69"/>
+      <c r="N89" s="91" t="s">
+        <v>377</v>
+      </c>
+      <c r="O89" s="208" t="s">
+        <v>86</v>
+      </c>
+      <c r="P89" s="13"/>
       <c r="Q89" s="11"/>
     </row>
     <row r="90" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="385"/>
-[...26 lines deleted...]
-      <c r="P90" s="11"/>
+      <c r="A90" s="432"/>
+      <c r="B90" s="429"/>
+      <c r="C90" s="298" t="s">
+        <v>91</v>
+      </c>
+      <c r="D90" s="117"/>
+      <c r="E90" s="146"/>
+      <c r="F90" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="G90" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="H90" s="117"/>
+      <c r="I90" s="128"/>
+      <c r="J90" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="K90" s="118"/>
+      <c r="L90" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="M90" s="69"/>
+      <c r="N90" s="91" t="s">
+        <v>381</v>
+      </c>
+      <c r="O90" s="215" t="s">
+        <v>336</v>
+      </c>
+      <c r="P90" s="13"/>
       <c r="Q90" s="11"/>
     </row>
     <row r="91" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="385"/>
-[...28 lines deleted...]
-      <c r="P91" s="11"/>
+      <c r="A91" s="432"/>
+      <c r="B91" s="429"/>
+      <c r="C91" s="327" t="s">
+        <v>188</v>
+      </c>
+      <c r="D91" s="328" t="s">
+        <v>5</v>
+      </c>
+      <c r="E91" s="329"/>
+      <c r="F91" s="77"/>
+      <c r="G91" s="307"/>
+      <c r="H91" s="328"/>
+      <c r="I91" s="330"/>
+      <c r="J91" s="77" t="s">
+        <v>192</v>
+      </c>
+      <c r="K91" s="331" t="s">
+        <v>5</v>
+      </c>
+      <c r="L91" s="75"/>
+      <c r="M91" s="130" t="s">
+        <v>5</v>
+      </c>
+      <c r="N91" s="83"/>
+      <c r="O91" s="215" t="s">
+        <v>334</v>
+      </c>
+      <c r="P91" s="13"/>
       <c r="Q91" s="11"/>
     </row>
     <row r="92" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A92" s="385"/>
-[...22 lines deleted...]
-      <c r="P92" s="11"/>
+      <c r="A92" s="433"/>
+      <c r="B92" s="430"/>
+      <c r="C92" s="299" t="s">
+        <v>189</v>
+      </c>
+      <c r="D92" s="168"/>
+      <c r="E92" s="159" t="s">
+        <v>190</v>
+      </c>
+      <c r="F92" s="170"/>
+      <c r="G92" s="182"/>
+      <c r="H92" s="168"/>
+      <c r="I92" s="171"/>
+      <c r="J92" s="170"/>
+      <c r="K92" s="172"/>
+      <c r="L92" s="227" t="s">
+        <v>190</v>
+      </c>
+      <c r="M92" s="169" t="s">
+        <v>45</v>
+      </c>
+      <c r="N92" s="183"/>
+      <c r="O92" s="237" t="s">
+        <v>191</v>
+      </c>
+      <c r="P92" s="13"/>
       <c r="Q92" s="11"/>
     </row>
     <row r="93" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A93" s="382" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A93" s="431" t="s">
+        <v>267</v>
+      </c>
+      <c r="B93" s="428" t="s">
+        <v>171</v>
+      </c>
+      <c r="C93" s="288" t="s">
+        <v>29</v>
       </c>
       <c r="D93" s="151"/>
-      <c r="E93" s="89"/>
-      <c r="F93" s="269"/>
+      <c r="E93" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F93" s="46" t="s">
+        <v>5</v>
+      </c>
       <c r="G93" s="22"/>
-      <c r="H93" s="90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="151"/>
       <c r="I93" s="89"/>
       <c r="J93" s="46"/>
-      <c r="K93" s="22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K93" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="L93" s="151"/>
       <c r="M93" s="89"/>
-      <c r="N93" s="139"/>
-[...1 lines deleted...]
-        <v>98</v>
+      <c r="N93" s="139" t="s">
+        <v>384</v>
+      </c>
+      <c r="O93" s="347" t="s">
+        <v>337</v>
       </c>
       <c r="P93" s="11"/>
       <c r="Q93" s="11"/>
     </row>
     <row r="94" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A94" s="383"/>
-[...7 lines deleted...]
-      </c>
+      <c r="A94" s="432"/>
+      <c r="B94" s="429"/>
+      <c r="C94" s="127" t="s">
+        <v>30</v>
+      </c>
+      <c r="D94" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E94" s="149"/>
       <c r="F94" s="35"/>
       <c r="G94" s="26"/>
       <c r="H94" s="150"/>
-      <c r="I94" s="149"/>
+      <c r="I94" s="25" t="s">
+        <v>45</v>
+      </c>
       <c r="J94" s="35"/>
-      <c r="K94" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L94" s="27"/>
+      <c r="K94" s="26"/>
+      <c r="L94" s="27" t="s">
+        <v>45</v>
+      </c>
       <c r="M94" s="149"/>
-      <c r="N94" s="145"/>
-[...1 lines deleted...]
-        <v>267</v>
+      <c r="N94" s="131" t="s">
+        <v>382</v>
+      </c>
+      <c r="O94" s="211" t="s">
+        <v>99</v>
       </c>
       <c r="P94" s="11"/>
       <c r="Q94" s="11"/>
     </row>
     <row r="95" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="383"/>
-[...20 lines deleted...]
-        <v>315</v>
+      <c r="A95" s="456" t="s">
+        <v>159</v>
+      </c>
+      <c r="B95" s="429"/>
+      <c r="C95" s="127" t="s">
+        <v>100</v>
+      </c>
+      <c r="D95" s="27"/>
+      <c r="E95" s="149" t="s">
+        <v>5</v>
+      </c>
+      <c r="F95" s="35"/>
+      <c r="G95" s="26"/>
+      <c r="H95" s="150"/>
+      <c r="I95" s="25"/>
+      <c r="J95" s="35"/>
+      <c r="K95" s="26"/>
+      <c r="L95" s="27"/>
+      <c r="M95" s="149"/>
+      <c r="N95" s="131"/>
+      <c r="O95" s="211" t="s">
+        <v>338</v>
       </c>
       <c r="P95" s="11"/>
       <c r="Q95" s="11"/>
     </row>
     <row r="96" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="383"/>
-[...2 lines deleted...]
-        <v>316</v>
+      <c r="A96" s="432"/>
+      <c r="B96" s="429"/>
+      <c r="C96" s="127" t="s">
+        <v>40</v>
       </c>
       <c r="D96" s="150"/>
-      <c r="E96" s="149"/>
-[...16 lines deleted...]
-        <v>317</v>
+      <c r="E96" s="25"/>
+      <c r="F96" s="35"/>
+      <c r="G96" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H96" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I96" s="25"/>
+      <c r="J96" s="35"/>
+      <c r="K96" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="L96" s="117"/>
+      <c r="M96" s="149"/>
+      <c r="N96" s="131" t="s">
+        <v>381</v>
+      </c>
+      <c r="O96" s="212" t="s">
+        <v>339</v>
       </c>
       <c r="P96" s="11"/>
       <c r="Q96" s="11"/>
     </row>
-    <row r="97" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-        <v>338</v>
+    <row r="97" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="432"/>
+      <c r="B97" s="429"/>
+      <c r="C97" s="127" t="s">
+        <v>232</v>
+      </c>
+      <c r="D97" s="356" t="s">
+        <v>5</v>
+      </c>
+      <c r="E97" s="80"/>
+      <c r="F97" s="355"/>
+      <c r="G97" s="357"/>
+      <c r="H97" s="354"/>
+      <c r="I97" s="80"/>
+      <c r="J97" s="355" t="s">
+        <v>5</v>
+      </c>
+      <c r="K97" s="357"/>
+      <c r="L97" s="328" t="s">
+        <v>5</v>
+      </c>
+      <c r="M97" s="358"/>
+      <c r="N97" s="359"/>
+      <c r="O97" s="196" t="s">
+        <v>339</v>
       </c>
       <c r="P97" s="11"/>
       <c r="Q97" s="11"/>
     </row>
     <row r="98" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="390" t="s">
-[...22 lines deleted...]
-        <v>68</v>
+      <c r="A98" s="432"/>
+      <c r="B98" s="429"/>
+      <c r="C98" s="127" t="s">
+        <v>251</v>
+      </c>
+      <c r="D98" s="356"/>
+      <c r="E98" s="80"/>
+      <c r="F98" s="355"/>
+      <c r="G98" s="357" t="s">
+        <v>243</v>
+      </c>
+      <c r="H98" s="354"/>
+      <c r="I98" s="80"/>
+      <c r="J98" s="355"/>
+      <c r="K98" s="357"/>
+      <c r="L98" s="328"/>
+      <c r="M98" s="358"/>
+      <c r="N98" s="359"/>
+      <c r="O98" s="196" t="s">
+        <v>252</v>
       </c>
       <c r="P98" s="11"/>
       <c r="Q98" s="11"/>
     </row>
     <row r="99" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A99" s="391"/>
-[...24 lines deleted...]
-        <v>278</v>
+      <c r="A99" s="433"/>
+      <c r="B99" s="430"/>
+      <c r="C99" s="304" t="s">
+        <v>233</v>
+      </c>
+      <c r="D99" s="158"/>
+      <c r="E99" s="259"/>
+      <c r="F99" s="160" t="s">
+        <v>239</v>
+      </c>
+      <c r="G99" s="161"/>
+      <c r="H99" s="253"/>
+      <c r="I99" s="259" t="s">
+        <v>239</v>
+      </c>
+      <c r="J99" s="160"/>
+      <c r="K99" s="161"/>
+      <c r="L99" s="168"/>
+      <c r="M99" s="162" t="s">
+        <v>239</v>
+      </c>
+      <c r="N99" s="178"/>
+      <c r="O99" s="213" t="s">
+        <v>250</v>
       </c>
       <c r="P99" s="11"/>
       <c r="Q99" s="11"/>
     </row>
     <row r="100" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="382" t="s">
-[...30 lines deleted...]
-        <v>99</v>
+      <c r="A100" s="432" t="s">
+        <v>268</v>
+      </c>
+      <c r="B100" s="429" t="s">
+        <v>171</v>
+      </c>
+      <c r="C100" s="123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" s="119"/>
+      <c r="E100" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="F100" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="G100" s="62"/>
+      <c r="H100" s="125"/>
+      <c r="I100" s="111"/>
+      <c r="J100" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="K100" s="62"/>
+      <c r="L100" s="125"/>
+      <c r="M100" s="50"/>
+      <c r="N100" s="132"/>
+      <c r="O100" s="207" t="s">
+        <v>341</v>
       </c>
       <c r="P100" s="11"/>
       <c r="Q100" s="11"/>
     </row>
     <row r="101" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A101" s="383"/>
-      <c r="B101" s="378"/>
+      <c r="A101" s="432"/>
+      <c r="B101" s="429"/>
       <c r="C101" s="121" t="s">
-        <v>297</v>
-[...23 lines deleted...]
-        <v>45</v>
+        <v>16</v>
+      </c>
+      <c r="D101" s="255"/>
+      <c r="E101" s="50"/>
+      <c r="F101" s="65"/>
+      <c r="G101" s="62"/>
+      <c r="H101" s="116" t="s">
+        <v>112</v>
+      </c>
+      <c r="I101" s="254" t="s">
+        <v>111</v>
+      </c>
+      <c r="J101" s="65"/>
+      <c r="K101" s="62"/>
+      <c r="L101" s="255" t="s">
+        <v>111</v>
+      </c>
+      <c r="M101" s="173" t="s">
+        <v>112</v>
+      </c>
+      <c r="N101" s="132"/>
+      <c r="O101" s="207" t="s">
+        <v>340</v>
       </c>
       <c r="P101" s="11"/>
       <c r="Q101" s="11"/>
     </row>
-    <row r="102" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-        <v>299</v>
+    <row r="102" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="432"/>
+      <c r="B102" s="429"/>
+      <c r="C102" s="300" t="s">
+        <v>92</v>
+      </c>
+      <c r="D102" s="32"/>
+      <c r="E102" s="50"/>
+      <c r="F102" s="65"/>
+      <c r="G102" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="H102" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="I102" s="64"/>
+      <c r="J102" s="124" t="s">
+        <v>112</v>
+      </c>
+      <c r="K102" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="L102" s="125"/>
+      <c r="M102" s="50"/>
+      <c r="N102" s="132"/>
+      <c r="O102" s="207" t="s">
+        <v>342</v>
       </c>
       <c r="P102" s="11"/>
       <c r="Q102" s="11"/>
     </row>
-    <row r="103" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-      <c r="N103" s="126"/>
+    <row r="103" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="432"/>
+      <c r="B103" s="429"/>
+      <c r="C103" s="301" t="s">
+        <v>140</v>
+      </c>
+      <c r="D103" s="119" t="s">
+        <v>139</v>
+      </c>
+      <c r="E103" s="50"/>
+      <c r="F103" s="65"/>
+      <c r="G103" s="62"/>
+      <c r="H103" s="125"/>
+      <c r="I103" s="111"/>
+      <c r="J103" s="65"/>
+      <c r="K103" s="62" t="s">
+        <v>139</v>
+      </c>
+      <c r="L103" s="125"/>
+      <c r="M103" s="50"/>
+      <c r="N103" s="132"/>
       <c r="O103" s="207" t="s">
-        <v>61</v>
+        <v>141</v>
       </c>
       <c r="P103" s="11"/>
       <c r="Q103" s="11"/>
     </row>
     <row r="104" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A104" s="385"/>
-[...26 lines deleted...]
-        <v>246</v>
+      <c r="A104" s="425" t="s">
+        <v>160</v>
+      </c>
+      <c r="B104" s="428" t="s">
+        <v>170</v>
+      </c>
+      <c r="C104" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104" s="151"/>
+      <c r="E104" s="89"/>
+      <c r="F104" s="267"/>
+      <c r="G104" s="22"/>
+      <c r="H104" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="I104" s="89"/>
+      <c r="J104" s="46"/>
+      <c r="K104" s="22"/>
+      <c r="L104" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="M104" s="89"/>
+      <c r="N104" s="139"/>
+      <c r="O104" s="214" t="s">
+        <v>344</v>
       </c>
       <c r="P104" s="11"/>
       <c r="Q104" s="11"/>
     </row>
     <row r="105" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A105" s="385"/>
-[...26 lines deleted...]
-        <v>247</v>
+      <c r="A105" s="426"/>
+      <c r="B105" s="429"/>
+      <c r="C105" s="282" t="s">
+        <v>66</v>
+      </c>
+      <c r="D105" s="150"/>
+      <c r="E105" s="149" t="s">
+        <v>45</v>
+      </c>
+      <c r="F105" s="35"/>
+      <c r="G105" s="26"/>
+      <c r="H105" s="150"/>
+      <c r="I105" s="149"/>
+      <c r="J105" s="35"/>
+      <c r="K105" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="L105" s="27"/>
+      <c r="M105" s="149"/>
+      <c r="N105" s="145"/>
+      <c r="O105" s="208" t="s">
+        <v>343</v>
       </c>
       <c r="P105" s="11"/>
       <c r="Q105" s="11"/>
     </row>
     <row r="106" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A106" s="385"/>
-[...22 lines deleted...]
-        <v>75</v>
+      <c r="A106" s="426"/>
+      <c r="B106" s="429"/>
+      <c r="C106" s="121" t="s">
+        <v>234</v>
+      </c>
+      <c r="D106" s="152"/>
+      <c r="E106" s="153"/>
+      <c r="F106" s="154"/>
+      <c r="G106" s="155" t="s">
+        <v>5</v>
+      </c>
+      <c r="H106" s="152"/>
+      <c r="I106" s="153" t="s">
+        <v>240</v>
+      </c>
+      <c r="J106" s="154"/>
+      <c r="K106" s="155"/>
+      <c r="L106" s="156"/>
+      <c r="M106" s="153"/>
+      <c r="N106" s="157"/>
+      <c r="O106" s="215" t="s">
+        <v>345</v>
       </c>
       <c r="P106" s="11"/>
       <c r="Q106" s="11"/>
     </row>
-    <row r="107" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-        <v>76</v>
+    <row r="107" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="426"/>
+      <c r="B107" s="429"/>
+      <c r="C107" s="380" t="s">
+        <v>235</v>
+      </c>
+      <c r="D107" s="150"/>
+      <c r="E107" s="149"/>
+      <c r="F107" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="G107" s="26"/>
+      <c r="H107" s="150"/>
+      <c r="I107" s="149" t="s">
+        <v>290</v>
+      </c>
+      <c r="J107" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="K107" s="26"/>
+      <c r="L107" s="27" t="s">
+        <v>290</v>
+      </c>
+      <c r="M107" s="149"/>
+      <c r="N107" s="145"/>
+      <c r="O107" s="208" t="s">
+        <v>288</v>
       </c>
       <c r="P107" s="11"/>
       <c r="Q107" s="11"/>
     </row>
     <row r="108" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A108" s="380" t="s">
-[...24 lines deleted...]
-        <v>117</v>
+      <c r="A108" s="426"/>
+      <c r="B108" s="429"/>
+      <c r="C108" s="282" t="s">
+        <v>236</v>
+      </c>
+      <c r="D108" s="356" t="s">
+        <v>290</v>
+      </c>
+      <c r="E108" s="358"/>
+      <c r="F108" s="355"/>
+      <c r="G108" s="357"/>
+      <c r="H108" s="356" t="s">
+        <v>45</v>
+      </c>
+      <c r="I108" s="358"/>
+      <c r="J108" s="355"/>
+      <c r="K108" s="357"/>
+      <c r="L108" s="354"/>
+      <c r="M108" s="358"/>
+      <c r="N108" s="378"/>
+      <c r="O108" s="248" t="s">
+        <v>253</v>
       </c>
       <c r="P108" s="11"/>
       <c r="Q108" s="11"/>
     </row>
-    <row r="109" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-        <v>184</v>
+    <row r="109" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="427"/>
+      <c r="B109" s="430"/>
+      <c r="C109" s="379" t="s">
+        <v>275</v>
+      </c>
+      <c r="D109" s="158"/>
+      <c r="E109" s="159"/>
+      <c r="F109" s="160"/>
+      <c r="G109" s="161"/>
+      <c r="H109" s="158"/>
+      <c r="I109" s="162"/>
+      <c r="J109" s="160"/>
+      <c r="K109" s="161"/>
+      <c r="L109" s="163"/>
+      <c r="M109" s="162" t="s">
+        <v>45</v>
+      </c>
+      <c r="N109" s="164"/>
+      <c r="O109" s="216" t="s">
+        <v>276</v>
       </c>
       <c r="P109" s="11"/>
       <c r="Q109" s="11"/>
     </row>
-    <row r="110" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-        <v>199</v>
+    <row r="110" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="434" t="s">
+        <v>203</v>
+      </c>
+      <c r="B110" s="437" t="s">
+        <v>171</v>
+      </c>
+      <c r="C110" s="346" t="s">
+        <v>64</v>
+      </c>
+      <c r="D110" s="151" t="s">
+        <v>206</v>
+      </c>
+      <c r="E110" s="146"/>
+      <c r="F110" s="35"/>
+      <c r="G110" s="26"/>
+      <c r="H110" s="150"/>
+      <c r="I110" s="149"/>
+      <c r="J110" s="35"/>
+      <c r="K110" s="26"/>
+      <c r="L110" s="90"/>
+      <c r="M110" s="89"/>
+      <c r="N110" s="145"/>
+      <c r="O110" s="208" t="s">
+        <v>346</v>
       </c>
       <c r="P110" s="11"/>
       <c r="Q110" s="11"/>
     </row>
-    <row r="111" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-        <v>147</v>
+    <row r="111" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="436"/>
+      <c r="B111" s="439"/>
+      <c r="C111" s="243" t="s">
+        <v>204</v>
+      </c>
+      <c r="D111" s="156"/>
+      <c r="E111" s="345" t="s">
+        <v>45</v>
+      </c>
+      <c r="F111" s="154"/>
+      <c r="G111" s="155"/>
+      <c r="H111" s="152" t="s">
+        <v>45</v>
+      </c>
+      <c r="I111" s="66"/>
+      <c r="J111" s="154" t="s">
+        <v>45</v>
+      </c>
+      <c r="K111" s="155"/>
+      <c r="L111" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="M111" s="57"/>
+      <c r="N111" s="157"/>
+      <c r="O111" s="215" t="s">
+        <v>347</v>
       </c>
       <c r="P111" s="11"/>
       <c r="Q111" s="11"/>
     </row>
-    <row r="112" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-        <v>242</v>
+    <row r="112" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="425" t="s">
+        <v>161</v>
+      </c>
+      <c r="B112" s="428" t="s">
+        <v>278</v>
+      </c>
+      <c r="C112" s="348" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112" s="138"/>
+      <c r="E112" s="137"/>
+      <c r="F112" s="107"/>
+      <c r="G112" s="165"/>
+      <c r="H112" s="136" t="s">
+        <v>45</v>
+      </c>
+      <c r="I112" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="J112" s="107"/>
+      <c r="K112" s="105"/>
+      <c r="L112" s="136" t="s">
+        <v>71</v>
+      </c>
+      <c r="M112" s="166" t="s">
+        <v>5</v>
+      </c>
+      <c r="N112" s="167" t="s">
+        <v>377</v>
+      </c>
+      <c r="O112" s="214" t="s">
+        <v>348</v>
       </c>
       <c r="P112" s="11"/>
       <c r="Q112" s="11"/>
     </row>
     <row r="113" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="379" t="s">
-[...36 lines deleted...]
-        <v>191</v>
+      <c r="A113" s="426"/>
+      <c r="B113" s="429"/>
+      <c r="C113" s="121" t="s">
+        <v>220</v>
+      </c>
+      <c r="D113" s="150"/>
+      <c r="E113" s="149"/>
+      <c r="F113" s="35" t="s">
+        <v>243</v>
+      </c>
+      <c r="G113" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H113" s="150"/>
+      <c r="I113" s="149"/>
+      <c r="J113" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="K113" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="L113" s="27"/>
+      <c r="M113" s="149"/>
+      <c r="N113" s="131" t="s">
+        <v>381</v>
+      </c>
+      <c r="O113" s="208" t="s">
+        <v>222</v>
       </c>
       <c r="P113" s="11"/>
       <c r="Q113" s="11"/>
     </row>
-    <row r="114" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-        <v>192</v>
+    <row r="114" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="427"/>
+      <c r="B114" s="430"/>
+      <c r="C114" s="295" t="s">
+        <v>223</v>
+      </c>
+      <c r="D114" s="309"/>
+      <c r="E114" s="169" t="s">
+        <v>243</v>
+      </c>
+      <c r="F114" s="170"/>
+      <c r="G114" s="349"/>
+      <c r="H114" s="227" t="s">
+        <v>254</v>
+      </c>
+      <c r="I114" s="228" t="s">
+        <v>243</v>
+      </c>
+      <c r="J114" s="229"/>
+      <c r="K114" s="182" t="s">
+        <v>243</v>
+      </c>
+      <c r="L114" s="227"/>
+      <c r="M114" s="228"/>
+      <c r="N114" s="179" t="s">
+        <v>383</v>
+      </c>
+      <c r="O114" s="213" t="s">
+        <v>222</v>
       </c>
       <c r="P114" s="11"/>
       <c r="Q114" s="11"/>
     </row>
     <row r="115" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A115" s="380"/>
-[...28 lines deleted...]
-        <v>193</v>
+      <c r="A115" s="432" t="s">
+        <v>162</v>
+      </c>
+      <c r="B115" s="429" t="s">
+        <v>170</v>
+      </c>
+      <c r="C115" s="123" t="s">
+        <v>19</v>
+      </c>
+      <c r="D115" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="E115" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="F115" s="65" t="s">
+        <v>72</v>
+      </c>
+      <c r="G115" s="23"/>
+      <c r="H115" s="119"/>
+      <c r="I115" s="50"/>
+      <c r="J115" s="120"/>
+      <c r="K115" s="23"/>
+      <c r="L115" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="M115" s="173"/>
+      <c r="N115" s="126"/>
+      <c r="O115" s="207" t="s">
+        <v>349</v>
       </c>
       <c r="P115" s="11"/>
       <c r="Q115" s="11"/>
     </row>
     <row r="116" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A116" s="380"/>
-      <c r="B116" s="378"/>
+      <c r="A116" s="432"/>
+      <c r="B116" s="429"/>
       <c r="C116" s="121" t="s">
-        <v>180</v>
-[...21 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D116" s="150"/>
+      <c r="E116" s="149"/>
+      <c r="F116" s="35"/>
+      <c r="G116" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H116" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="I116" s="174" t="s">
+        <v>74</v>
+      </c>
+      <c r="J116" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="K116" s="26"/>
+      <c r="L116" s="150"/>
+      <c r="M116" s="174"/>
+      <c r="N116" s="131"/>
       <c r="O116" s="208" t="s">
-        <v>194</v>
+        <v>350</v>
       </c>
       <c r="P116" s="11"/>
       <c r="Q116" s="11"/>
     </row>
-    <row r="117" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...29 lines deleted...]
-        <v>195</v>
+    <row r="117" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="432"/>
+      <c r="B117" s="429"/>
+      <c r="C117" s="121" t="s">
+        <v>193</v>
+      </c>
+      <c r="D117" s="32"/>
+      <c r="E117" s="24"/>
+      <c r="F117" s="33"/>
+      <c r="G117" s="23"/>
+      <c r="H117" s="176" t="s">
+        <v>74</v>
+      </c>
+      <c r="I117" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="J117" s="33"/>
+      <c r="K117" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="L117" s="119"/>
+      <c r="M117" s="174" t="s">
+        <v>5</v>
+      </c>
+      <c r="N117" s="131"/>
+      <c r="O117" s="207" t="s">
+        <v>351</v>
       </c>
       <c r="P117" s="11"/>
       <c r="Q117" s="11"/>
     </row>
     <row r="118" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="374" t="s">
-[...30 lines deleted...]
-        <v>118</v>
+      <c r="A118" s="432"/>
+      <c r="B118" s="429"/>
+      <c r="C118" s="123" t="s">
+        <v>69</v>
+      </c>
+      <c r="D118" s="119"/>
+      <c r="E118" s="50"/>
+      <c r="F118" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="G118" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="H118" s="32"/>
+      <c r="I118" s="50"/>
+      <c r="J118" s="120"/>
+      <c r="K118" s="23"/>
+      <c r="L118" s="119" t="s">
+        <v>5</v>
+      </c>
+      <c r="M118" s="174"/>
+      <c r="N118" s="132"/>
+      <c r="O118" s="207" t="s">
+        <v>352</v>
       </c>
       <c r="P118" s="11"/>
       <c r="Q118" s="11"/>
     </row>
-    <row r="119" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B119" s="387"/>
+    <row r="119" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="433"/>
+      <c r="B119" s="430"/>
       <c r="C119" s="304" t="s">
-        <v>69</v>
-[...23 lines deleted...]
-        <v>100</v>
+        <v>70</v>
+      </c>
+      <c r="D119" s="29"/>
+      <c r="E119" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F119" s="41"/>
+      <c r="G119" s="31"/>
+      <c r="H119" s="114"/>
+      <c r="I119" s="30"/>
+      <c r="J119" s="41"/>
+      <c r="K119" s="31"/>
+      <c r="L119" s="114"/>
+      <c r="M119" s="219"/>
+      <c r="N119" s="179"/>
+      <c r="O119" s="216" t="s">
+        <v>353</v>
       </c>
       <c r="P119" s="11"/>
       <c r="Q119" s="11"/>
     </row>
     <row r="120" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A120" s="387"/>
-[...24 lines deleted...]
-        <v>347</v>
+      <c r="A120" s="444" t="s">
+        <v>163</v>
+      </c>
+      <c r="B120" s="429" t="s">
+        <v>171</v>
+      </c>
+      <c r="C120" s="270" t="s">
+        <v>20</v>
+      </c>
+      <c r="D120" s="119"/>
+      <c r="E120" s="50"/>
+      <c r="F120" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="G120" s="52"/>
+      <c r="H120" s="119"/>
+      <c r="I120" s="50"/>
+      <c r="J120" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="K120" s="23"/>
+      <c r="L120" s="119"/>
+      <c r="M120" s="220"/>
+      <c r="N120" s="221"/>
+      <c r="O120" s="207" t="s">
+        <v>354</v>
       </c>
       <c r="P120" s="11"/>
       <c r="Q120" s="11"/>
     </row>
-    <row r="121" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-        <v>349</v>
+    <row r="121" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="444"/>
+      <c r="B121" s="429"/>
+      <c r="C121" s="121" t="s">
+        <v>130</v>
+      </c>
+      <c r="D121" s="285"/>
+      <c r="E121" s="149"/>
+      <c r="F121" s="35"/>
+      <c r="G121" s="181" t="s">
+        <v>262</v>
+      </c>
+      <c r="H121" s="150" t="s">
+        <v>45</v>
+      </c>
+      <c r="I121" s="149"/>
+      <c r="J121" s="35"/>
+      <c r="K121" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="L121" s="150" t="s">
+        <v>131</v>
+      </c>
+      <c r="M121" s="286" t="s">
+        <v>132</v>
+      </c>
+      <c r="N121" s="317"/>
+      <c r="O121" s="208" t="s">
+        <v>355</v>
       </c>
       <c r="P121" s="11"/>
       <c r="Q121" s="11"/>
     </row>
-    <row r="122" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-        <v>101</v>
+    <row r="122" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="457"/>
+      <c r="B122" s="430"/>
+      <c r="C122" s="295" t="s">
+        <v>133</v>
+      </c>
+      <c r="D122" s="177" t="s">
+        <v>45</v>
+      </c>
+      <c r="E122" s="148" t="s">
+        <v>45</v>
+      </c>
+      <c r="F122" s="84"/>
+      <c r="G122" s="115"/>
+      <c r="H122" s="143" t="s">
+        <v>45</v>
+      </c>
+      <c r="I122" s="148" t="s">
+        <v>45</v>
+      </c>
+      <c r="J122" s="84"/>
+      <c r="K122" s="85"/>
+      <c r="L122" s="177"/>
+      <c r="M122" s="148"/>
+      <c r="N122" s="179"/>
+      <c r="O122" s="216" t="s">
+        <v>142</v>
       </c>
       <c r="P122" s="11"/>
       <c r="Q122" s="11"/>
     </row>
     <row r="123" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="383"/>
-[...26 lines deleted...]
-        <v>235</v>
+      <c r="A123" s="443" t="s">
+        <v>164</v>
+      </c>
+      <c r="B123" s="428" t="s">
+        <v>171</v>
+      </c>
+      <c r="C123" s="300" t="s">
+        <v>78</v>
+      </c>
+      <c r="D123" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="E123" s="89" t="s">
+        <v>45</v>
+      </c>
+      <c r="F123" s="46"/>
+      <c r="G123" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="H123" s="249"/>
+      <c r="I123" s="89" t="s">
+        <v>45</v>
+      </c>
+      <c r="J123" s="46"/>
+      <c r="K123" s="22"/>
+      <c r="L123" s="151" t="s">
+        <v>45</v>
+      </c>
+      <c r="M123" s="89"/>
+      <c r="N123" s="139"/>
+      <c r="O123" s="214" t="s">
+        <v>356</v>
       </c>
       <c r="P123" s="11"/>
       <c r="Q123" s="11"/>
     </row>
     <row r="124" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A124" s="384"/>
-[...26 lines deleted...]
-        <v>254</v>
+      <c r="A124" s="457"/>
+      <c r="B124" s="430"/>
+      <c r="C124" s="333" t="s">
+        <v>178</v>
+      </c>
+      <c r="D124" s="29"/>
+      <c r="E124" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="F124" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="G124" s="31"/>
+      <c r="H124" s="42"/>
+      <c r="I124" s="57"/>
+      <c r="J124" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="K124" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="L124" s="114"/>
+      <c r="M124" s="57"/>
+      <c r="N124" s="179"/>
+      <c r="O124" s="209" t="s">
+        <v>180</v>
       </c>
       <c r="P124" s="11"/>
       <c r="Q124" s="11"/>
     </row>
     <row r="125" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A125" s="374" t="s">
-[...32 lines deleted...]
-        <v>332</v>
+      <c r="A125" s="443" t="s">
+        <v>165</v>
+      </c>
+      <c r="B125" s="428" t="s">
+        <v>171</v>
+      </c>
+      <c r="C125" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D125" s="125"/>
+      <c r="E125" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="F125" s="124" t="s">
+        <v>45</v>
+      </c>
+      <c r="G125" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="H125" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="I125" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="J125" s="65"/>
+      <c r="K125" s="62"/>
+      <c r="L125" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="M125" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="N125" s="133"/>
+      <c r="O125" s="207" t="s">
+        <v>358</v>
       </c>
       <c r="P125" s="11"/>
       <c r="Q125" s="11"/>
     </row>
-    <row r="126" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...29 lines deleted...]
-        <v>331</v>
+    <row r="126" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="444"/>
+      <c r="B126" s="429"/>
+      <c r="C126" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D126" s="63"/>
+      <c r="E126" s="180" t="s">
+        <v>45</v>
+      </c>
+      <c r="F126" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="G126" s="113" t="s">
+        <v>45</v>
+      </c>
+      <c r="H126" s="63"/>
+      <c r="I126" s="64"/>
+      <c r="J126" s="65" t="s">
+        <v>209</v>
+      </c>
+      <c r="K126" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="L126" s="125" t="s">
+        <v>45</v>
+      </c>
+      <c r="M126" s="111" t="s">
+        <v>45</v>
+      </c>
+      <c r="N126" s="132" t="s">
+        <v>377</v>
+      </c>
+      <c r="O126" s="207" t="s">
+        <v>357</v>
       </c>
       <c r="P126" s="11"/>
       <c r="Q126" s="11"/>
     </row>
-    <row r="127" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-        <v>179</v>
+    <row r="127" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="444"/>
+      <c r="B127" s="429"/>
+      <c r="C127" s="121" t="s">
+        <v>31</v>
+      </c>
+      <c r="D127" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="E127" s="180" t="s">
+        <v>45</v>
+      </c>
+      <c r="F127" s="70"/>
+      <c r="G127" s="39"/>
+      <c r="H127" s="72"/>
+      <c r="I127" s="69" t="s">
+        <v>45</v>
+      </c>
+      <c r="J127" s="351" t="s">
+        <v>45</v>
+      </c>
+      <c r="K127" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L127" s="72"/>
+      <c r="M127" s="128"/>
+      <c r="N127" s="131" t="s">
+        <v>381</v>
+      </c>
+      <c r="O127" s="208" t="s">
+        <v>359</v>
       </c>
       <c r="P127" s="11"/>
       <c r="Q127" s="11"/>
     </row>
-    <row r="128" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="O128" s="12"/>
+    <row r="128" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="444"/>
+      <c r="B128" s="429"/>
+      <c r="C128" s="121" t="s">
+        <v>129</v>
+      </c>
+      <c r="D128" s="72"/>
+      <c r="E128" s="180"/>
+      <c r="F128" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="G128" s="62" t="s">
+        <v>215</v>
+      </c>
+      <c r="H128" s="72"/>
+      <c r="I128" s="180" t="s">
+        <v>45</v>
+      </c>
+      <c r="J128" s="70"/>
+      <c r="K128" s="39"/>
+      <c r="L128" s="72"/>
+      <c r="M128" s="128" t="s">
+        <v>45</v>
+      </c>
+      <c r="N128" s="131" t="s">
+        <v>383</v>
+      </c>
+      <c r="O128" s="208" t="s">
+        <v>360</v>
+      </c>
+      <c r="P128" s="11"/>
+      <c r="Q128" s="11"/>
+    </row>
+    <row r="129" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A129" s="457"/>
+      <c r="B129" s="430"/>
+      <c r="C129" s="291" t="s">
+        <v>50</v>
+      </c>
+      <c r="D129" s="122" t="s">
+        <v>45</v>
+      </c>
+      <c r="E129" s="110"/>
+      <c r="F129" s="84"/>
+      <c r="G129" s="85" t="s">
+        <v>45</v>
+      </c>
+      <c r="H129" s="122" t="s">
+        <v>45</v>
+      </c>
+      <c r="I129" s="350" t="s">
+        <v>5</v>
+      </c>
+      <c r="J129" s="84" t="s">
+        <v>45</v>
+      </c>
+      <c r="K129" s="85"/>
+      <c r="L129" s="122"/>
+      <c r="M129" s="142"/>
+      <c r="N129" s="179"/>
+      <c r="O129" s="209" t="s">
+        <v>361</v>
+      </c>
+      <c r="P129" s="11"/>
+      <c r="Q129" s="11"/>
+    </row>
+    <row r="130" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="420" t="s">
+        <v>166</v>
+      </c>
+      <c r="B130" s="420" t="s">
+        <v>194</v>
+      </c>
+      <c r="C130" s="127" t="s">
+        <v>43</v>
+      </c>
+      <c r="D130" s="150" t="s">
+        <v>45</v>
+      </c>
+      <c r="E130" s="174" t="s">
+        <v>195</v>
+      </c>
+      <c r="F130" s="35"/>
+      <c r="G130" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H130" s="150"/>
+      <c r="I130" s="25"/>
+      <c r="J130" s="35"/>
+      <c r="K130" s="26"/>
+      <c r="L130" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="M130" s="149"/>
+      <c r="N130" s="131" t="s">
+        <v>382</v>
+      </c>
+      <c r="O130" s="208" t="s">
+        <v>363</v>
+      </c>
+      <c r="P130" s="11"/>
+      <c r="Q130" s="11"/>
+    </row>
+    <row r="131" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="421"/>
+      <c r="B131" s="421"/>
+      <c r="C131" s="302" t="s">
+        <v>65</v>
+      </c>
+      <c r="D131" s="147" t="s">
+        <v>195</v>
+      </c>
+      <c r="E131" s="180" t="s">
+        <v>196</v>
+      </c>
+      <c r="F131" s="35"/>
+      <c r="G131" s="26"/>
+      <c r="H131" s="150" t="s">
+        <v>45</v>
+      </c>
+      <c r="I131" s="25"/>
+      <c r="J131" s="35"/>
+      <c r="K131" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="L131" s="27"/>
+      <c r="M131" s="149"/>
+      <c r="N131" s="131"/>
+      <c r="O131" s="208" t="s">
+        <v>362</v>
+      </c>
+      <c r="P131" s="11"/>
+      <c r="Q131" s="11"/>
+    </row>
+    <row r="132" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="421"/>
+      <c r="B132" s="421"/>
+      <c r="C132" s="302" t="s">
+        <v>258</v>
+      </c>
+      <c r="D132" s="361"/>
+      <c r="E132" s="362"/>
+      <c r="F132" s="154"/>
+      <c r="G132" s="181" t="s">
+        <v>186</v>
+      </c>
+      <c r="H132" s="152"/>
+      <c r="I132" s="66" t="s">
+        <v>5</v>
+      </c>
+      <c r="J132" s="154" t="s">
+        <v>5</v>
+      </c>
+      <c r="K132" s="155"/>
+      <c r="L132" s="156"/>
+      <c r="M132" s="153"/>
+      <c r="N132" s="359" t="s">
+        <v>381</v>
+      </c>
+      <c r="O132" s="215" t="s">
+        <v>364</v>
+      </c>
+      <c r="P132" s="11"/>
+      <c r="Q132" s="11"/>
+    </row>
+    <row r="133" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="422"/>
+      <c r="B133" s="422"/>
+      <c r="C133" s="334" t="s">
+        <v>259</v>
+      </c>
+      <c r="D133" s="168"/>
+      <c r="E133" s="171"/>
+      <c r="F133" s="170" t="s">
+        <v>260</v>
+      </c>
+      <c r="G133" s="85"/>
+      <c r="H133" s="273" t="s">
+        <v>261</v>
+      </c>
+      <c r="I133" s="171"/>
+      <c r="J133" s="170"/>
+      <c r="K133" s="182"/>
+      <c r="L133" s="247"/>
+      <c r="M133" s="162" t="s">
+        <v>260</v>
+      </c>
+      <c r="N133" s="178" t="s">
+        <v>377</v>
+      </c>
+      <c r="O133" s="248" t="s">
+        <v>365</v>
+      </c>
+      <c r="P133" s="11"/>
+      <c r="Q133" s="11"/>
+    </row>
+    <row r="134" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="425" t="s">
+        <v>167</v>
+      </c>
+      <c r="B134" s="428" t="s">
+        <v>171</v>
+      </c>
+      <c r="C134" s="338" t="s">
+        <v>200</v>
+      </c>
+      <c r="D134" s="138"/>
+      <c r="E134" s="103" t="s">
+        <v>45</v>
+      </c>
+      <c r="F134" s="107"/>
+      <c r="G134" s="105"/>
+      <c r="H134" s="311"/>
+      <c r="I134" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="J134" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="K134" s="105"/>
+      <c r="L134" s="151"/>
+      <c r="M134" s="245"/>
+      <c r="N134" s="139" t="s">
+        <v>381</v>
+      </c>
+      <c r="O134" s="214" t="s">
+        <v>366</v>
+      </c>
+      <c r="P134" s="11"/>
+      <c r="Q134" s="11"/>
+    </row>
+    <row r="135" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="426"/>
+      <c r="B135" s="429"/>
+      <c r="C135" s="302" t="s">
+        <v>174</v>
+      </c>
+      <c r="D135" s="72"/>
+      <c r="E135" s="180"/>
+      <c r="F135" s="35" t="s">
+        <v>105</v>
+      </c>
+      <c r="G135" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="H135" s="150" t="s">
+        <v>183</v>
+      </c>
+      <c r="I135" s="25"/>
+      <c r="J135" s="35"/>
+      <c r="K135" s="26"/>
+      <c r="L135" s="27"/>
+      <c r="M135" s="149" t="s">
+        <v>183</v>
+      </c>
+      <c r="N135" s="131" t="s">
+        <v>383</v>
+      </c>
+      <c r="O135" s="248" t="s">
+        <v>367</v>
+      </c>
+      <c r="P135" s="11"/>
+      <c r="Q135" s="11"/>
+    </row>
+    <row r="136" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="427"/>
+      <c r="B136" s="430"/>
+      <c r="C136" s="334" t="s">
+        <v>175</v>
+      </c>
+      <c r="D136" s="168" t="s">
+        <v>179</v>
+      </c>
+      <c r="E136" s="171"/>
+      <c r="F136" s="170"/>
+      <c r="G136" s="85" t="s">
+        <v>45</v>
+      </c>
+      <c r="H136" s="168"/>
+      <c r="I136" s="171"/>
+      <c r="J136" s="170"/>
+      <c r="K136" s="182" t="s">
+        <v>179</v>
+      </c>
+      <c r="L136" s="247" t="s">
+        <v>179</v>
+      </c>
+      <c r="M136" s="162"/>
+      <c r="N136" s="178" t="s">
+        <v>382</v>
+      </c>
+      <c r="O136" s="216" t="s">
+        <v>368</v>
+      </c>
+      <c r="P136" s="11"/>
+      <c r="Q136" s="11"/>
+    </row>
+    <row r="137" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="420" t="s">
+        <v>168</v>
+      </c>
+      <c r="B137" s="428" t="s">
+        <v>173</v>
+      </c>
+      <c r="C137" s="346" t="s">
+        <v>44</v>
+      </c>
+      <c r="D137" s="151" t="s">
+        <v>45</v>
+      </c>
+      <c r="E137" s="146" t="s">
+        <v>5</v>
+      </c>
+      <c r="F137" s="35"/>
+      <c r="G137" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H137" s="150" t="s">
+        <v>45</v>
+      </c>
+      <c r="I137" s="149" t="s">
+        <v>5</v>
+      </c>
+      <c r="J137" s="35"/>
+      <c r="K137" s="26"/>
+      <c r="L137" s="90" t="s">
+        <v>5</v>
+      </c>
+      <c r="M137" s="89"/>
+      <c r="N137" s="145"/>
+      <c r="O137" s="207" t="s">
+        <v>248</v>
+      </c>
+      <c r="P137" s="11"/>
+      <c r="Q137" s="11"/>
+    </row>
+    <row r="138" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="422"/>
+      <c r="B138" s="430"/>
+      <c r="C138" s="243" t="s">
+        <v>227</v>
+      </c>
+      <c r="D138" s="156" t="s">
+        <v>243</v>
+      </c>
+      <c r="E138" s="345"/>
+      <c r="F138" s="154" t="s">
+        <v>243</v>
+      </c>
+      <c r="G138" s="155"/>
+      <c r="H138" s="152" t="s">
+        <v>243</v>
+      </c>
+      <c r="I138" s="66"/>
+      <c r="J138" s="154" t="s">
+        <v>243</v>
+      </c>
+      <c r="K138" s="155" t="s">
+        <v>243</v>
+      </c>
+      <c r="L138" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="M138" s="57"/>
+      <c r="N138" s="157"/>
+      <c r="O138" s="215" t="s">
+        <v>247</v>
+      </c>
+      <c r="P138" s="11"/>
+      <c r="Q138" s="11"/>
+    </row>
+    <row r="139" spans="1:17" s="10" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="184" t="s">
+        <v>169</v>
+      </c>
+      <c r="B139" s="185" t="s">
+        <v>172</v>
+      </c>
+      <c r="C139" s="305" t="s">
+        <v>127</v>
+      </c>
+      <c r="D139" s="186"/>
+      <c r="E139" s="187" t="s">
+        <v>45</v>
+      </c>
+      <c r="F139" s="188"/>
+      <c r="G139" s="189"/>
+      <c r="H139" s="190" t="s">
+        <v>45</v>
+      </c>
+      <c r="I139" s="191"/>
+      <c r="J139" s="188"/>
+      <c r="K139" s="189"/>
+      <c r="L139" s="192"/>
+      <c r="M139" s="187"/>
+      <c r="N139" s="238"/>
+      <c r="O139" s="217" t="s">
+        <v>128</v>
+      </c>
+      <c r="P139" s="11"/>
+      <c r="Q139" s="11"/>
+    </row>
+    <row r="140" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="O140" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="68">
-[...27 lines deleted...]
-    <mergeCell ref="B19:B20"/>
+  <mergeCells count="74">
+    <mergeCell ref="A137:A138"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="B115:B119"/>
+    <mergeCell ref="A125:A129"/>
+    <mergeCell ref="B125:B129"/>
+    <mergeCell ref="B134:B136"/>
+    <mergeCell ref="A134:A136"/>
+    <mergeCell ref="A120:A122"/>
+    <mergeCell ref="B120:B122"/>
+    <mergeCell ref="A123:A124"/>
+    <mergeCell ref="B123:B124"/>
+    <mergeCell ref="A115:A119"/>
+    <mergeCell ref="A130:A133"/>
+    <mergeCell ref="B130:B133"/>
+    <mergeCell ref="A112:A114"/>
+    <mergeCell ref="A95:A99"/>
+    <mergeCell ref="A110:A111"/>
+    <mergeCell ref="B110:B111"/>
+    <mergeCell ref="B112:B114"/>
+    <mergeCell ref="A100:A103"/>
+    <mergeCell ref="B93:B99"/>
+    <mergeCell ref="B100:B103"/>
+    <mergeCell ref="A93:A94"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A2:O2"/>
-    <mergeCell ref="A100:A102"/>
-[...27 lines deleted...]
-    <mergeCell ref="B118:B121"/>
+    <mergeCell ref="A23:A26"/>
+    <mergeCell ref="A27:A30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B23:B26"/>
+    <mergeCell ref="B27:B30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="A33:A37"/>
+    <mergeCell ref="B33:B37"/>
+    <mergeCell ref="B68:B70"/>
+    <mergeCell ref="A50:A53"/>
+    <mergeCell ref="B50:B53"/>
+    <mergeCell ref="A68:A70"/>
+    <mergeCell ref="A43:A46"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="B47:B49"/>
+    <mergeCell ref="A38:A41"/>
+    <mergeCell ref="B38:B41"/>
+    <mergeCell ref="A54:A62"/>
+    <mergeCell ref="B54:B62"/>
+    <mergeCell ref="A63:A65"/>
+    <mergeCell ref="B43:B46"/>
+    <mergeCell ref="B63:B65"/>
+    <mergeCell ref="A74:A77"/>
+    <mergeCell ref="B71:B77"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="A104:A109"/>
+    <mergeCell ref="B104:B109"/>
+    <mergeCell ref="A78:A84"/>
+    <mergeCell ref="B78:B84"/>
+    <mergeCell ref="A85:A92"/>
+    <mergeCell ref="B85:B92"/>
+    <mergeCell ref="B66:B67"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="A17:A22"/>
+    <mergeCell ref="B17:B22"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A9:A12"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B5:B16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="37" max="14" man="1"/>
-    <brk id="107" max="14" man="1"/>
+    <brk id="49" max="14" man="1"/>
+    <brk id="119" max="14" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <sheetData/>